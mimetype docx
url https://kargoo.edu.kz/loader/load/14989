--- v0 (2025-12-06)
+++ v1 (2026-05-03)
@@ -1,1983 +1,1597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00C969BD" w:rsidRPr="00465251" w:rsidRDefault="00465251" w:rsidP="00465251">
+    <w:p w:rsidR="00723A83" w:rsidRDefault="002C2D99" w:rsidP="002C2D99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00465251" w:rsidRPr="00465251" w:rsidRDefault="00465251" w:rsidP="00465251">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2D99" w:rsidRDefault="002C2D99" w:rsidP="002C2D99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00465251" w:rsidRPr="00465251" w:rsidRDefault="00465251" w:rsidP="00465251">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Утвержден</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2D99" w:rsidRDefault="002C2D99" w:rsidP="002C2D99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465251">
-[...9 lines deleted...]
-    <w:p w:rsidR="00465251" w:rsidRPr="00465251" w:rsidRDefault="00465251" w:rsidP="00465251">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приказом и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.о. Министра образования и науки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2D99" w:rsidRDefault="002C2D99" w:rsidP="002C2D99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465251">
-[...9 lines deleted...]
-    <w:p w:rsidR="00465251" w:rsidRPr="00465251" w:rsidRDefault="00465251" w:rsidP="00465251">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2D99" w:rsidRDefault="002C2D99" w:rsidP="002C2D99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465251">
-[...40 lines deleted...]
-    <w:p w:rsidR="00465251" w:rsidRPr="0084193B" w:rsidRDefault="0084193B" w:rsidP="0084193B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№261 от «6» июня 2012 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2D99" w:rsidRPr="002C2D99" w:rsidRDefault="002C2D99" w:rsidP="002C2D99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C2D99" w:rsidRDefault="002C2D99" w:rsidP="006C0220">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C2D99" w:rsidRPr="00EB5CCD" w:rsidRDefault="00EB5CCD" w:rsidP="006C0220">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3260"/>
+          <w:tab w:val="left" w:pos="3214"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084193B">
+      <w:r w:rsidRPr="00EB5CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Білім беру ұйымдарында ұлттық, мемлекеттік</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0084193B" w:rsidRPr="0084193B" w:rsidRDefault="0084193B" w:rsidP="0084193B">
+        <w:t>Типовая инструкция</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB5CCD" w:rsidRDefault="00EB5CCD" w:rsidP="006C0220">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3260"/>
+          <w:tab w:val="left" w:pos="3214"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084193B">
+      <w:r w:rsidRPr="00EB5CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>мерекелерді, сондай-ақ басқа да салтанатты</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0084193B" w:rsidRPr="0084193B" w:rsidRDefault="0084193B" w:rsidP="0084193B">
+        <w:t>по применению государственны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>х символов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB5CCD" w:rsidRDefault="00EB5CCD" w:rsidP="006C0220">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3260"/>
+          <w:tab w:val="left" w:pos="3214"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084193B">
+      <w:r w:rsidRPr="00EB5CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>іс-шараларды өткізу кезінде Қазақстан Республикасының</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>при проведении национальных, государственных праздников, а также иных торжественных меропрятий в орга</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0084193B">
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Мемлекеттік рәміздерін қолдану жөніндегі</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="0023393C" w:rsidRDefault="0023393C" w:rsidP="00922FF9">
+        <w:t>изациях образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB5CCD" w:rsidRDefault="00EB5CCD" w:rsidP="006C0220">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB5CCD" w:rsidRDefault="00D102CA" w:rsidP="006C0220">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...135 lines deleted...]
-    <w:p w:rsidR="007F3BA2" w:rsidRDefault="00131C56" w:rsidP="00922FF9">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Типовая инструкция по применению государственных символов Республики Казахстан при проведении национальных, государственных праздников, а </w:t>
+      </w:r>
+      <w:r w:rsidR="00780E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>также иных торжественных меропр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00780E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тий в организациях образования разработана в соответствии с Конституционным законом Республики Казахстан от 4 июня 2007 года «О государственных символах в Республике Казахстан», а также  постановлением Правительства Республики Казахстан от 2 октября 2007 года №873 «Правила размещения Государ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0220">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>твенного Флага, Государственного Герба Республики Казахстан и изображений, а также текста Государственного Гимна Республики Казахстан», в целях детализации применения и размещения Государственных символов Республики Казахстан при проведении национальных, государственных праздников, а также иных торжественных мероприятий в организациях образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C0DB8" w:rsidRDefault="005C0DB8" w:rsidP="006C0220">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00131C56" w:rsidRDefault="00131C56" w:rsidP="00922FF9">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В целях воспитания гражданственности и патриотизма, формирования уважительного отношения к государственным символам Республики Казахстан  их изучение включается в основные общеобразовательные программы организаций образования среднего общего, начального профессионального, среднего профессионального и высшего профессионального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0051666A" w:rsidRDefault="005C0DB8" w:rsidP="0051666A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00131C56" w:rsidRDefault="00D85E3D" w:rsidP="00922FF9">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В организациях обра</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ования, реализующих</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A42D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">образовательные программы среднего общего, начального профессионального, </w:t>
+      </w:r>
+      <w:r w:rsidR="0051666A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>среднего профессионального и высшего профессионального образования, постоянно в специально отведенном, с хорошим обзором месте устанавливается Государственный Флаг, размещается Государственный Герб либо их изображения, а также текст Государственного Гимна Республики Казахстан на государственном языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0051666A" w:rsidRDefault="0051666A" w:rsidP="0051666A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00D85E3D" w:rsidRDefault="00D85E3D" w:rsidP="00922FF9">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Государственный Флаг Республики Казахстан должен быть установлен на зданиях организаций образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0051666A" w:rsidRDefault="0051666A" w:rsidP="0051666A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="001B4324" w:rsidRDefault="001B4324" w:rsidP="00922FF9">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Государственный Флаг Республики Казахстан, постоянно устанавливаемый на зданиях организаций образования, должен освещаться в темное время суток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0051666A" w:rsidRDefault="0051666A" w:rsidP="0051666A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="004F6116" w:rsidRDefault="004F6116" w:rsidP="004F6116">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Флаги общественных объединений и других организаций не могут быть идентичны Государственному Флагу Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0051666A" w:rsidRDefault="0051666A" w:rsidP="0051666A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>При этом Государственный Флаг Республики Казахстан размещается не ниже других флагов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00864C52" w:rsidRDefault="005E4AF3" w:rsidP="005E4AF3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="004F6116" w:rsidRDefault="0021356A" w:rsidP="0021356A">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В кабинетах истории, начальной военной подготовки рамещается уголок</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственных символов Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00864C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на стене слева от школьной доски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00864C52" w:rsidRDefault="00864C52" w:rsidP="005E4AF3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="0021356A" w:rsidRDefault="001E1CC1" w:rsidP="001E1CC1">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Стенды (плакаты) с изображением Государственного Флага, Государственного Герба, текст Государственного Гимна Республики Казахстан должны быть эстетично оформлены и размещены вдали от хозяйственно-бытовых комнат, прохода и гардероба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F6727E" w:rsidRDefault="00947421" w:rsidP="005E4AF3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...90 lines deleted...]
-    <w:p w:rsidR="00F83086" w:rsidRDefault="00F83086" w:rsidP="001E1CC1">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При размещении изображений Государственного Флага, Государственного Герба, текст Государственного Гимна Республики Казахстан </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6727E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>на стендах (плакатах) должно соблюдаться одноуровневое расположение изображений государственных символов, а также их очередность: Флаг, Герб, Гимн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009449B6" w:rsidRDefault="009449B6" w:rsidP="005E4AF3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="003C7D8F" w:rsidRDefault="00EA1C96" w:rsidP="001E1CC1">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>При проведении организациями образования мероприятий, посвященных национальным, государ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>твенным праздникам, а также иных торжественных мероприятий использование государственных символов Республики Казахстан обязательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0085007A" w:rsidRDefault="00104393" w:rsidP="005E4AF3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00EA1C96" w:rsidRDefault="00EA1C96" w:rsidP="00EA1C96">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>На торжественном</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6727E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мероприятии</w:t>
+      </w:r>
+      <w:r w:rsidR="0085007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, посвященном началу и окончанию учебного года, Государственный Флаг Республики Казахстан вносится знаменной группой строевым шагом после команды: «Внимание!», «Государственный Флаг Республики Казахстан внести!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00362A71" w:rsidRDefault="00362A71" w:rsidP="00362A71">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ту көтеруші топ Қазақстан Республикасының Мемлекеттік Туымен өту рәсімінен кейін мектептік жиынның басты бөлігінде саптың алдына келіп тұрады.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EA1C96" w:rsidRDefault="00344F3F" w:rsidP="003C5E2A">
+        <w:t xml:space="preserve">     Знаменная группа с Государственным Флагом Республики Казахстан после прохождения перед строем размещается в г</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оловной части школьной линейки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3AEA" w:rsidRDefault="0051666A" w:rsidP="007E3AEA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051666A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA1C96">
-[...36 lines deleted...]
-    <w:p w:rsidR="003C5E2A" w:rsidRDefault="00344F3F" w:rsidP="00967423">
+      <w:r w:rsidR="00DA1BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>После вноса Государ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">твенного Флага Республики Казахстан </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>всеми участниками, стоя, исполняется (выслушивается) Государственный Гимн Республики Казахстан, при этом граждане Республики Казахстан, прикладывают правую руку к сердцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD60CA" w:rsidRDefault="007E3AEA" w:rsidP="00942E63">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
+        <w:ind w:left="0" w:firstLine="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00967423">
-[...45 lines deleted...]
-    <w:p w:rsidR="00967423" w:rsidRDefault="00967423" w:rsidP="00962458">
+      <w:r w:rsidR="001F0F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По завершении мероприятия по команде: «Внимание! Государственный Флаг </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD60CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еспублики Казахстан вынести!» выполняется</w:t>
+      </w:r>
+      <w:r w:rsidR="00942E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD60CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>церемония выноса Государственного Флага Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4610F" w:rsidRDefault="00B4610F" w:rsidP="00942E63">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...119 lines deleted...]
-      <w:r w:rsidR="00B765CF">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>На мероприятиях, посвященных началу и окончанию учебного года, вместо церемонии вноса и выноса Государственного Флага Республики Казахстан можно использовать подъем Флага на флагштоке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00436278" w:rsidRDefault="00436278" w:rsidP="00390B27">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4610F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Флаг, укрепленный  на флагштоке, поднимается после команды: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Государственный Флаг Республики Казахстан поднять!</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4610F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="000D13E9">
-[...57 lines deleted...]
-    <w:p w:rsidR="00B029C2" w:rsidRDefault="00B029C2" w:rsidP="00B029C2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Право на его поднятие предоставляется отличникам учебы</w:t>
+      </w:r>
+      <w:r w:rsidR="00390B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00390B27" w:rsidRDefault="00390B27" w:rsidP="00390B27">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Торжественное поднятие и установка Государственного Флага Республики Казахстан сопровождаются исполнением</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государ</w:t>
+      </w:r>
+      <w:r w:rsidR="00162E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>твенного Гимна. При этом присутствующие поворачиваются лицом к Флагу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A01FC" w:rsidRDefault="004A628C" w:rsidP="005A01FC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00962458" w:rsidRDefault="00B765CF" w:rsidP="00B029C2">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Дни национальных, государственных праздников, а также иные торжественные мероприятия </w:t>
+      </w:r>
+      <w:r w:rsidR="005A01FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>в начале мероприятия всеми участниками, стоя, исполняется (выслушивается) Государственный Гимн Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C41FF" w:rsidRDefault="003122F5" w:rsidP="003122F5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...58 lines deleted...]
-    <w:p w:rsidR="00B029C2" w:rsidRDefault="00B52B88" w:rsidP="000D3E4C">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственный Гимн исполняется в оркестровом, хоровом, оркестрово-хоровом либо ином вокальном и инструментальном исполнении. При этом могут использоваться средства звукозаписи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00390B27" w:rsidRDefault="006C41FF" w:rsidP="006C41FF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Допускается сокращенное исполнение Государственного Гимна Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003122F5" w:rsidRDefault="00AF6D05" w:rsidP="003122F5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...126 lines deleted...]
-    <w:p w:rsidR="000D3E4C" w:rsidRDefault="00B52B88" w:rsidP="000D3E4C">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В конце мероприятия после команды: «Государственный Флаг Республики Казахстан спустить!» знаменная группа спускает Государственный Флаг Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF6D05" w:rsidRDefault="00F37DCA" w:rsidP="003122F5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...59 lines deleted...]
-    <w:p w:rsidR="002F7367" w:rsidRDefault="007B24C3" w:rsidP="00363147">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В организациях образования создается постоянно действующая комиссия по замене и уничтожению государственных символов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37DCA" w:rsidRDefault="00F37DCA" w:rsidP="00F37DCA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Замена и уничтожение государственных символов Республики Казахстан, не соответствующих государственным стандартам (флаг - СТ РК 988-2007, герб - СТ РК 989-2008), производятся путем сжигания, расплавления, измельчения на кусочки размером не более 2,5 квадратных сантиметров, дробления, превращения в бесформенную массу или порошок, в целях исключения возможности их повторного применения по решению комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37DCA" w:rsidRDefault="007401D4" w:rsidP="007401D4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="00363147" w:rsidRDefault="00363147" w:rsidP="007733B1">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Замена Государственного Флага, Государственного Гимна Республики Казахстан, не соответствующих государственным стандартам, осуществляется в течение одного рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007401D4" w:rsidRDefault="002230FD" w:rsidP="007401D4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="349"/>
-[...74 lines deleted...]
-    <w:sectPr w:rsidR="0084193B" w:rsidRPr="007733B1" w:rsidSect="00354FF0">
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Руководитель организации образования несет персональную ответственность за правильное размещение и использование государственных символов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002230FD" w:rsidRDefault="002230FD" w:rsidP="002230FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002230FD" w:rsidRPr="002230FD" w:rsidRDefault="002230FD" w:rsidP="002230FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37DCA" w:rsidRPr="00390B27" w:rsidRDefault="00F37DCA" w:rsidP="007401D4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB5CCD" w:rsidRPr="00EB5CCD" w:rsidRDefault="00EB5CCD" w:rsidP="003122F5">
+      <w:pPr>
+        <w:ind w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00EB5CCD" w:rsidRPr="00EB5CCD" w:rsidSect="00D102CA">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="566" w:bottom="1134" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DA52999"/>
+    <w:nsid w:val="52C4697C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="263A04AA"/>
-    <w:lvl w:ilvl="0" w:tplc="30A0CE62">
+    <w:tmpl w:val="8BD61B42"/>
+    <w:lvl w:ilvl="0" w:tplc="C9A437C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="885" w:hanging="360"/>
+        <w:ind w:left="600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1605" w:hanging="360"/>
+        <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2325" w:hanging="180"/>
+        <w:ind w:left="2040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3045" w:hanging="360"/>
+        <w:ind w:left="2760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3765" w:hanging="360"/>
+        <w:ind w:left="3480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4485" w:hanging="180"/>
+        <w:ind w:left="4200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5205" w:hanging="360"/>
+        <w:ind w:left="4920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5925" w:hanging="360"/>
+        <w:ind w:left="5640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6645" w:hanging="180"/>
-[...177 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C256A1"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00FE39CC"/>
+    <w:rsidRoot w:val="00665EF0"/>
+    <w:rsid w:val="00104393"/>
+    <w:rsid w:val="00162E85"/>
+    <w:rsid w:val="001F0F5A"/>
+    <w:rsid w:val="002230FD"/>
+    <w:rsid w:val="00282FCD"/>
+    <w:rsid w:val="002C2D99"/>
+    <w:rsid w:val="003122F5"/>
+    <w:rsid w:val="00362A71"/>
+    <w:rsid w:val="00390B27"/>
+    <w:rsid w:val="003A42D0"/>
+    <w:rsid w:val="003F0D40"/>
+    <w:rsid w:val="00436278"/>
+    <w:rsid w:val="0044132F"/>
+    <w:rsid w:val="004A628C"/>
+    <w:rsid w:val="004C16EA"/>
+    <w:rsid w:val="004C5C02"/>
+    <w:rsid w:val="0051666A"/>
+    <w:rsid w:val="00566C97"/>
+    <w:rsid w:val="005A01FC"/>
+    <w:rsid w:val="005C0DB8"/>
+    <w:rsid w:val="005E4AF3"/>
+    <w:rsid w:val="00665EF0"/>
+    <w:rsid w:val="006C0220"/>
+    <w:rsid w:val="006C41FF"/>
+    <w:rsid w:val="00723A83"/>
+    <w:rsid w:val="007401D4"/>
+    <w:rsid w:val="00780E40"/>
+    <w:rsid w:val="007E3AEA"/>
+    <w:rsid w:val="0085007A"/>
+    <w:rsid w:val="00864C52"/>
+    <w:rsid w:val="00942E63"/>
+    <w:rsid w:val="009449B6"/>
+    <w:rsid w:val="00947421"/>
+    <w:rsid w:val="009F4959"/>
+    <w:rsid w:val="00AF6D05"/>
+    <w:rsid w:val="00B4610F"/>
+    <w:rsid w:val="00C27A53"/>
+    <w:rsid w:val="00CB73AE"/>
+    <w:rsid w:val="00D102CA"/>
+    <w:rsid w:val="00DA1BEB"/>
+    <w:rsid w:val="00DD60CA"/>
+    <w:rsid w:val="00EB5CCD"/>
+    <w:rsid w:val="00F37DCA"/>
+    <w:rsid w:val="00F6727E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2153,51 +1767,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0023393C"/>
+    <w:rsid w:val="00D102CA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -2354,51 +1968,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0023393C"/>
+    <w:rsid w:val="00D102CA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -2664,55 +2278,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5365</Characters>
+  <Pages>2</Pages>
+  <Words>918</Words>
+  <Characters>5236</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6294</CharactersWithSpaces>
+  <CharactersWithSpaces>6142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>