--- v0 (2026-04-28)
+++ v1 (2026-08-19)
@@ -1,80 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2659"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2781"/>
+        <w:gridCol w:w="2660"/>
+        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="2800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00080B32" w:rsidTr="00080B32">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00080B32" w:rsidRDefault="00080B32" w:rsidP="005870A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1518285" cy="1501140"/>
                   <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
                   <wp:docPr id="1" name="Рисунок 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
@@ -92,137 +90,132 @@
                             <a:ext cx="1518285" cy="1501140"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E505B" w:rsidRDefault="00466947" w:rsidP="00466947">
+          <w:p w:rsidR="00080B32" w:rsidRDefault="00080B32" w:rsidP="00080B32">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005870A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">ҚАЗАҚСТАН РЕСПУБЛИКАСЫ </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">МИНИСТЕРСТВО ОБРАЗОВАНИЯ И НАУКИ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00466947" w:rsidRPr="00466947" w:rsidRDefault="00466947" w:rsidP="00466947">
+          <w:p w:rsidR="00080B32" w:rsidRPr="005870A0" w:rsidRDefault="00080B32" w:rsidP="00080B32">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005870A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">БІЛІМ ЖӘНЕ ҒЫЛЫМ </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">РЕСПУБЛИКИ КАЗАХСТАН </w:t>
             </w:r>
-            <w:r w:rsidR="00080B32" w:rsidRPr="00466947">
+          </w:p>
+          <w:p w:rsidR="00080B32" w:rsidRPr="005870A0" w:rsidRDefault="00080B32" w:rsidP="00080B32">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005870A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>МИНИСТР</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">НАЦИОНАЛЬНАЯ АКАДЕМИЯ ОБРАЗОВАНИЯ </w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w:rsidR="00080B32" w:rsidRPr="005870A0" w:rsidRDefault="00080B32" w:rsidP="00080B32">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005870A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...21 lines deleted...]
-              <w:t>Ы.АЛТЫНСАРИН АТЫНДАҒЫ ҰЛТТЫҚ БІЛІМ АКАДЕМИЯСЫ</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">имени И. АЛТЫНСАРИНА </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E31093" w:rsidRDefault="00E31093" w:rsidP="00522249">
+          <w:p w:rsidR="00080B32" w:rsidRDefault="00080B32" w:rsidP="005870A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00080B32" w:rsidRDefault="00080B32" w:rsidP="005870A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
@@ -277,9368 +270,6521 @@
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00080B32" w:rsidRDefault="00080B32" w:rsidP="005870A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00466947" w:rsidRPr="000F0348" w:rsidRDefault="00466947" w:rsidP="00522249">
-[...285 lines deleted...]
-    <w:p w:rsidR="008621C5" w:rsidRPr="00B707A9" w:rsidRDefault="008621C5" w:rsidP="00522249">
+    <w:p w:rsidR="005870A0" w:rsidRDefault="005870A0" w:rsidP="005870A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...158 lines deleted...]
-    <w:p w:rsidR="000A1527" w:rsidRPr="00B707A9" w:rsidRDefault="002A7DAD" w:rsidP="00522249">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005870A0" w:rsidRDefault="005870A0" w:rsidP="005870A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...202 lines deleted...]
-    <w:p w:rsidR="00C92257" w:rsidRPr="00E31093" w:rsidRDefault="00C92257" w:rsidP="00522249">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005870A0" w:rsidRDefault="005870A0" w:rsidP="00B170A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...91 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Национальная академия образования имени И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерства образования и науки Республики Казахстан </w:t>
+      </w:r>
+      <w:r w:rsidR="00E838F4" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4 ноября</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016 года </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проводит международную конференцию</w:t>
+      </w:r>
+      <w:r w:rsidR="00B170A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E838F4" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>посвященн</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5FEA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ую</w:t>
+      </w:r>
+      <w:r w:rsidR="00E838F4" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 175-летию со дня рождения</w:t>
+      </w:r>
+      <w:r w:rsidR="008005DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> великого педагога</w:t>
+      </w:r>
+      <w:r w:rsidR="00A351EF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008005DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- просветителя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008621C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ибрая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008621C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008621C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008621C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E31093">
-[...136 lines deleted...]
-    <w:p w:rsidR="00C92257" w:rsidRPr="00B17806" w:rsidRDefault="00C92257" w:rsidP="00522249">
+    </w:p>
+    <w:p w:rsidR="00B170A0" w:rsidRDefault="00B170A0" w:rsidP="00B170A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00080B32" w:rsidRPr="005D1D49" w:rsidRDefault="005870A0" w:rsidP="00B170A0">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      <w:r w:rsidRPr="005D1D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цель конференции: </w:t>
+      </w:r>
+      <w:r w:rsidR="008005DB" w:rsidRPr="005D1D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Обмен опытом по изучению педагогического наследия</w:t>
+      </w:r>
+      <w:r w:rsidR="0036676E" w:rsidRPr="005D1D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008005DB" w:rsidRPr="005D1D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008005DB" w:rsidRPr="005D1D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008005DB" w:rsidRPr="005D1D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и реализации его идей в современной системе образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008621C5" w:rsidRDefault="008621C5" w:rsidP="00DB5FEA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4C86" w:rsidRPr="00F54029" w:rsidRDefault="00E838F4" w:rsidP="00DB5FEA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Панельная сессия</w:t>
+      </w:r>
+      <w:r w:rsidR="005870A0" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> №1</w:t>
+      </w:r>
+      <w:r w:rsidR="005870A0" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ценностные основы просветительско-педагогической деятельности  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00992CC9" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="008615FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>брая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008615FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00992CC9" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB5FEA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A1527" w:rsidRDefault="00C92257" w:rsidP="00F54029">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проблемное поле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00564D66" w:rsidRPr="00564D66" w:rsidRDefault="00564D66" w:rsidP="00564D66">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Педагогические взгляды</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6AD5">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деятельность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ибрая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Открытие школ для казахских детей, женских школ. </w:t>
+      </w:r>
+      <w:r w:rsidR="00744A9F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проектирование и принцип предметного подхода в  содержании образования.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Трудовое и нравственное воспитание.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6AD5">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Литературное наследие И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00564D66">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C92257" w:rsidRDefault="00C92257" w:rsidP="00F54029">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA" w:rsidRDefault="00E838F4" w:rsidP="00DB5FEA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Панельная сессия </w:t>
+      </w:r>
+      <w:r w:rsidR="005870A0" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>№2</w:t>
+      </w:r>
+      <w:r w:rsidR="005870A0" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Преемственность </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">педагогических идей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="008615FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>брая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008615FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   в условиях</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обновления  содержания образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004326D3" w:rsidRPr="00EE1612" w:rsidRDefault="00C92257" w:rsidP="004326D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проблемное поле:</w:t>
+      </w:r>
+      <w:r w:rsidR="004326D3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004326D3" w:rsidRPr="00F35109">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дидактические</w:t>
+      </w:r>
+      <w:r w:rsidR="004326D3" w:rsidRPr="00EE1612">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принципы обучения и воспитания</w:t>
+      </w:r>
+      <w:r w:rsidR="004326D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Инновационные педагогические подходы</w:t>
+      </w:r>
+      <w:r w:rsidR="004326D3" w:rsidRPr="00EE1612">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к организации образовательного процесса в школе</w:t>
+      </w:r>
+      <w:r w:rsidR="004326D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Обучение на трех языках</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="004326D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB5FEA" w:rsidRDefault="00DB5FEA" w:rsidP="00DB5FEA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C92257" w:rsidRDefault="00C92257" w:rsidP="00DB5FEA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA" w:rsidRDefault="00E838F4" w:rsidP="005A6BE2">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Панельная сессия </w:t>
+      </w:r>
+      <w:r w:rsidR="005870A0" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r w:rsidR="005870A0" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="005A6BE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Педагогическое наследие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="008615FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>брая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008615FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001066D5">
-[...54 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DB5FEA" w:rsidRPr="00DB5FEA" w:rsidRDefault="00DB5FEA" w:rsidP="005A6BE2">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...30 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5FEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и современное профессиональное образование </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A6AD5" w:rsidRPr="002A6AD5" w:rsidRDefault="00C92257" w:rsidP="002A6AD5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проблемное поле:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF03AA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A56224">
-[...22 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="002A6AD5" w:rsidRPr="002A6AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организация ремесленных и сельскохозяйственных школ. Трудовое воспитание молодого поколения. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Профориентация. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6AD5" w:rsidRPr="002A6AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дуальное обучение, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A6AD5" w:rsidRPr="002A6AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прикладной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002A6AD5" w:rsidRPr="002A6AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6AD5" w:rsidRPr="002A6AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бакалавриат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    </w:p>
+    <w:p w:rsidR="00C92257" w:rsidRDefault="00C92257" w:rsidP="00C92257">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...61 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C92257" w:rsidRPr="00F54029" w:rsidRDefault="00C92257" w:rsidP="00F54029">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...130 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005870A0" w:rsidRPr="00F54029" w:rsidRDefault="005870A0" w:rsidP="00F54029">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Языки конференции </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1D49">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– казахский, русский</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005870A0" w:rsidRPr="00F54029" w:rsidRDefault="005870A0" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">К участию приглашаются: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представители Министерства образования и науки Республики Казахстан, республиканских подведомственных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">организаций, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E838F4" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ветераны Академии, руководители Академии разных лет, педагогическая общественность, представители организаций образования, носящих имя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E838F4" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E838F4" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001066D5">
-[...49 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="003023C0" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отечественные и зарубежные ученые, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>представители организаций образования</w:t>
+      </w:r>
+      <w:r w:rsidR="003023C0" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всех типов, общественные организации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00837CF5">
-[...39 lines deleted...]
-    <w:p w:rsidR="00522249" w:rsidRDefault="00522249" w:rsidP="00522249">
+    </w:p>
+    <w:p w:rsidR="003023C0" w:rsidRPr="00F54029" w:rsidRDefault="003023C0" w:rsidP="00F54029">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:firstLine="567"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54029">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t>Организационный комитет к</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0520" w:rsidRPr="00F54029">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="0080209A" w:rsidRPr="00E31093" w:rsidRDefault="00532866" w:rsidP="00522249">
+        </w:rPr>
+        <w:t>нференции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="0080209A" w:rsidP="00F54029">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председатель </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жилбаев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жанбол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Октябрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">президент Национальной академии образования им. И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерства образования и науки Республики Казахстан, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кандидат педагогических наук,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доцент </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стана) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="0080209A" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Члены: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="0080209A" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Абиль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еркин </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аманжолович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и.о. ректора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Костанайского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственного педагогического института, доктор исторических наук, профессор (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>останай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="000D5720" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Куанышбаев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сейтбек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бекенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F56D45" w:rsidRPr="000D5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0080209A" w:rsidRPr="000D5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ректор</w:t>
+      </w:r>
+      <w:r w:rsidR="0080209A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0080209A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аркалыкского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0080209A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственного педагогического института им. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0080209A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0080209A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, доктор географических наук, доцент (г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0080209A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0080209A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ркалык)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56D45" w:rsidRDefault="00F56D45" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нуржанова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Анар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жумагазыновна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, директор </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Костанайского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> областного мемориального музея </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ибрая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1DE9" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006C1DE9" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006C1DE9" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C1DE9" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>останай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C1DE9" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C1DE9" w:rsidRDefault="006C1DE9" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құсайын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жомарт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қонырбайұлы, директор </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Рудненского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> социально- гуманитарного колледжа имени </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>удный)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A84605" w:rsidRPr="00F54029" w:rsidRDefault="005A6BE2" w:rsidP="00A84605">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ахметова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Перне</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алимовна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, директор </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">музея </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A84605" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аркалыкского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A84605" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственного педагогического института им. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A84605" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A84605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84605" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A84605" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A84605" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ркалык)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A6BE2" w:rsidRPr="006C1DE9" w:rsidRDefault="005A6BE2" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Калкеева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Камарияш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Райхановна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, доктор педагогических наук,</w:t>
+      </w:r>
+      <w:r w:rsidR="008615FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> профессор кафедры социальной педагогики и самопознания Евразийского национального университета им. Л.Н.Гумилева</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="0080209A" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мукатова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мариям </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ергалиевна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, вице-президент Национальной академии образования им. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, кандидат педагогических наук, доцент (г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стана) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRDefault="0080209A" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мамырханова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аймен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Молдагалиевна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  ученый секретарь Национальной академии образования им. И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, кандидат исторических наук, доцент (г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стана) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F35109" w:rsidRPr="00F54029" w:rsidRDefault="00F35109" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наурызбай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жумагали</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жокеевич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, директор </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Центр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> теории и методики  воспитания</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D2A" w:rsidRPr="00791D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00791D2A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Национальной академии образования им. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00791D2A" w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, доктор педагогичес</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>х наук, профессор (г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="0080209A" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сырымбетова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ляйля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Саркытовна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0080209A" w:rsidRPr="00E31093">
-[...71 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">директор Центра трехъязычного образования Национальной академии образования им. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, кандидат педагогических наук, доцент (г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="0080209A" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Абылгазина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532866">
-[...15 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Айгуль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...101 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Есимжановна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, директор Центра профессионального образования Национальной академии образования им. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, кандидат исторических наук (г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="0080209A" w:rsidP="00F54029">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...325 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тастанова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Анар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0080209A" w:rsidRPr="00DA74FE">
-[...2395 lines deleted...]
-    <w:p w:rsidR="0080209A" w:rsidRDefault="0080209A" w:rsidP="00522249">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Каирбаевна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, директор Издательского центра Национальной академии образования им. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, магистр педагогических наук (г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080209A" w:rsidRPr="00F54029" w:rsidRDefault="0080209A" w:rsidP="00F54029">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E4C63" w:rsidRDefault="002E4C63" w:rsidP="00A72DD0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="000F0348" w:rsidRDefault="000F0348" w:rsidP="00522249">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRDefault="00AC1147" w:rsidP="00A72DD0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="000F0348" w:rsidRDefault="000F0348" w:rsidP="00522249">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Уважаемые коллеги!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E4C63" w:rsidRPr="00DC0890" w:rsidRDefault="002E4C63" w:rsidP="00A72DD0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...157 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...317 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00487984" w:rsidRPr="00DC0890" w:rsidRDefault="00487984" w:rsidP="00487984">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...831 lines deleted...]
-    <w:p w:rsidR="009208A0" w:rsidRDefault="009208A0" w:rsidP="00522249">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>УСЛОВИЯ УЧАСТИЯ В КОНФЕРЕНЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA3EFD" w:rsidRDefault="00487984" w:rsidP="00EA3EFD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...88 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организационный взнос </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за участие в конференции и публикацию статьи в сборнике материалов составляет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3000 тенге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00AC1147" w:rsidRPr="00B10874" w:rsidRDefault="00B10874" w:rsidP="00522249">
+      <w:r w:rsidR="00EA3EFD" w:rsidRPr="00EA3EFD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA3EFD" w:rsidRPr="00EA3EFD" w:rsidRDefault="0040318E" w:rsidP="00EA3EFD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...19 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>Каждому у</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EFD" w:rsidRPr="00EA3EFD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>частник</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у выдается</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EFD" w:rsidRPr="00EA3EFD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: сертификат, программ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EFD" w:rsidRPr="00EA3EFD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, раздаточный материал, сборник материалов конференции в электронном виде в формате </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EFD" w:rsidRPr="00EA3EFD">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B10874" w:rsidRDefault="00B10874" w:rsidP="00522249">
+        </w:rPr>
+        <w:t>PDF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000553FD" w:rsidRPr="00DC0890" w:rsidRDefault="000553FD" w:rsidP="000553FD">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Материалы представить до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>05 октября 2016 г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включительно на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сайт Академии:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1"/>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013429B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013429B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0013429B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00487984" w:rsidRPr="00DC0890" w:rsidRDefault="00487984" w:rsidP="00487984">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0890" w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заявка, оформленн</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0890" w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строго по образцу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00487984" w:rsidRPr="00DC0890" w:rsidRDefault="00487984" w:rsidP="00487984">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0890" w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>статья, оформленная в соответствии с требованиями и образцом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00487984" w:rsidRPr="00DC0890" w:rsidRDefault="00487984" w:rsidP="00487984">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3) копи</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0890" w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>я рецензии</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0890" w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оформленная по прилагаемой форме, подписанная и заверенная печатью организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC0890" w:rsidRPr="00DC0890" w:rsidRDefault="00DC0890" w:rsidP="00487984">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4) копия квитанции об оплате организационного взноса</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA3EFD" w:rsidRDefault="00EA3EFD" w:rsidP="00EA3EFD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DC0890" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00DF03AA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Требования к оформлению материалов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00AC1147" w:rsidRPr="00E31093" w:rsidRDefault="00B10874" w:rsidP="00522249">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Материалы предоставляются в электронном виде: текстовый редактор </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MS WORD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00B10874" w:rsidRDefault="00B10874" w:rsidP="00522249">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, основной шрифт – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Times</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; кегль – 14, межстрочный интервал – одинарный; стиль </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обычный; выравнивание по ширине текста; абзацный отступ – 1,0 см; все поля – 2 см. Страницы не нумеруются. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сверху по центру – название доклада прописными буквами без переноса, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>полужирным</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>; далее через строку, по центру – инициалы и фамилия автор</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="004D568B" w:rsidRPr="00E31093" w:rsidRDefault="004D568B" w:rsidP="00522249">
+        </w:rPr>
+        <w:t>(участие в одном докладе или сообщении более трех авторов не приветствуется)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, через строку организация, город, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>автора(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">инициалы и фамилия, должность, ученая степень, ученое звание научного руководителя (для студентов, магистрантов, докторантов указывать обязательно), инициалы и фамилия рецензента, ученая степень, ученое звание, организация, город рецензента </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(сканированная копия рецензии высылается вместе со статьей)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, далее через строку – те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">атьи. Сноски на литературу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>в квадратных скобках</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Наличие списка литературы обязательно. Переносы не ставить (Приложение 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D568B" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В конце текста статьи должн</w:t>
+      </w:r>
+      <w:r w:rsidR="004D568B" w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> быть</w:t>
+      </w:r>
+      <w:r w:rsidR="004D568B" w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D568B" w:rsidRPr="00DF03AA" w:rsidRDefault="004D568B" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1147" w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аннотация на казахском</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1147" w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> русском языках (по 3-4 предложения)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="004D568B" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- ключевые слова (по 4-5 слов)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1147" w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Объем рисунков не должен превышать 1/4 объема статьи. Рисунки, иллюстрации, фотографии предоставляются </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>встроенными</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в файл с расширением </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>JPG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. На каждый рисунок должна быть ссылка в тексте, нумерация у рисунков – сквозная, подписи к рисункам должны содержать достаточно полную информацию. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Материалы должны быть тщательно отредактированы с соблюдением всех требований. Статьи, не соответствующие требованиям оформления и представленные в оргкомитет позднее установленного срока (</w:t>
+      </w:r>
+      <w:r w:rsidR="004D568B" w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>05 октября</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>года)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в сборник материалов конференции не включаются и авторам не возвращаются. Материалы будут опубликованы в авторской редакции. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вниманию авторов: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Все статьи, поступившие на конференцию, будут в обязательном порядке проверяться на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>антиплагиат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Результаты проверки на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>антиплагиат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> будут размещены на сайте Академии и отправлены на электронную почту авторов статей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фамилия рецензента должна быть указана в статье. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рецензия должна быть оформлена по прилагаемой форме, подписанная и заверенная печатью (Приложение 2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Место и время проведения: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Астана, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ул. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C4212F" w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Достык</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C4212F" w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 11, Национальная академическая библиотека Республики Казахстан, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конференц-зал,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4212F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 этаж, </w:t>
+      </w:r>
+      <w:r w:rsidR="0038315E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00DF03AA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контакты для справок: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Национальная академия образования им. И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алтынсарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, тел. 8 (7172) 576</w:t>
+      </w:r>
+      <w:r w:rsidR="004D568B" w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>353</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и сайт Академии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>www.nao.kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC1147" w:rsidRPr="00DF03AA" w:rsidRDefault="00AC1147" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Уважаемые коллеги! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D568B" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Данную регистрационную форму </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">просим заполнить на </w:t>
+      </w:r>
+      <w:r w:rsidR="0038315E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>казахском или русском языках</w:t>
+      </w:r>
+      <w:r w:rsidR="004D568B" w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9571" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4785"/>
         <w:gridCol w:w="4786"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="004B6C7F" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E31093">
-[...13 lines deleted...]
-              <w:t>Тегі</w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Фамилия </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="004B6C7F" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Аты</w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Имя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="004B6C7F" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Әкесінің аты</w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отчество </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ученое звание </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ученая степень </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="004B6C7F" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Лауазымы</w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Должность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Почтовый индекс </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Страна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Город, село </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Улица, дом, квартира </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B6C7F" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Қалааралық коды көрсетілген телефон</w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Телефон с кодом межгорода </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00C80602">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> телефон </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сотовый телефон </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00EB5E50">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Факс </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00EB5E50">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>E-</w:t>
-[...9 lines deleted...]
-              <w:t>mail</w:t>
+              <w:t>E-mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">(обязательно) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00EB5E50">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Название доклада </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="00E048AA" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="00E048AA" w:rsidP="00EB5E50">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Панел</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> сессия</w:t>
+              <w:t>Панельная сессия</w:t>
             </w:r>
             <w:r w:rsidR="009D4C86" w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00EB5E50">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Қатысу ф</w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма участия </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:r w:rsidR="009D4C86" w:rsidRPr="00DF03AA">
+            <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>(обязательно)</w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-            <w:r w:rsidR="009D4C86" w:rsidRPr="00DF03AA">
+            <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="004B6C7F" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00EB5E50">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. </w:t>
-[...7 lines deleted...]
-              <w:t>Тікелей</w:t>
+              <w:t xml:space="preserve">1. Очное </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="004B6C7F" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00EB5E50">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. </w:t>
-[...7 lines deleted...]
-              <w:t>Сырттай</w:t>
+              <w:t xml:space="preserve">2. Заочное </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="00E74CF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004B6C7F" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Пікір беруші</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Рецензент </w:t>
             </w:r>
-            <w:r w:rsidR="009D4C86" w:rsidRPr="00DF03AA">
+            <w:r w:rsidRPr="00DF03AA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(обязательно) </w:t>
             </w:r>
-            <w:r w:rsidR="009D4C86" w:rsidRPr="00DF03AA">
-[...94 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ф.И.О. (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="004B6C7F" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00633B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Пікір берушінің тегі </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фамилия рецензента </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00633B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Имя рецензента </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00633B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Пікір берушінің әкесінің аты </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отчество рецензента </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00633B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Пікір берушінің ғылыми атағы </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ученое звание рецензента </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="000C007B" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00633B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Пікір берушінің ғылыми дәрежесі</w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ученая степень рецензента </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00633B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Должность рецензента </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00633B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Место работы рецензента </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidTr="009D4C86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00633B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DF03AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата заполнения заявки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00522249">
+          <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="009D4C86" w:rsidP="00AC1147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009D4C86" w:rsidRPr="000C007B" w:rsidRDefault="000C007B" w:rsidP="00522249">
+    <w:p w:rsidR="009D4C86" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00AC1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0038315E" w:rsidRDefault="0038315E" w:rsidP="00522249">
+        </w:rPr>
+        <w:t>Никаких сокращений и аббревиатур в «Заявке» не допускается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0038315E" w:rsidRDefault="0038315E" w:rsidP="00F96F23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C007B" w:rsidRDefault="000C007B" w:rsidP="00522249">
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="000C007B" w:rsidRPr="000C007B" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:firstLine="567"/>
-[...43 lines deleted...]
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Образец оформления статьи </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФОРМИРОВАНИЕ ЭКОЛОГИЧЕСКОЙ КУЛЬТУРЫ У УЧАЩИХСЯ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С. А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кусаинов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Карагандинский государственный университет им. Е.А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Букетова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, г. Караганда, Kusainov@mail.kz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1281 lines deleted...]
-    <w:p w:rsidR="000C007B" w:rsidRPr="000C007B" w:rsidRDefault="000C007B" w:rsidP="00522249">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рецензент </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Б. И. Ахметов, к.п.н., доцент, Евразийский университет им. Л.Н. Гумилева, г. Астана </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="000C007B" w:rsidRDefault="000C007B" w:rsidP="00522249">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи. Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи. Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи [1]. … Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи. Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи. Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи. Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи. Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи [2]. … Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атьи [3]. Те</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кст ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">атьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Список литературы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="right"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="000C007B" w:rsidRDefault="000C007B" w:rsidP="00522249">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Абэ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Осаму</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Когда началось экологическое образование? // </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тири</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 1990. Т. 35, №12. -С.21-27. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 Учение Вернадского о ноосфере. http://www.ecosystema.ru. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 Концепции экологического образования Республики Казахстан, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Астана. 2002 г., http://ecoinfo.iacoos.kz/lite/index.php?option=com_content&amp;task=view&amp;id=852. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аңдатпа. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мақалада </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құзырлар және экологиялық б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лiмнiң </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контекстiндегi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқушылардың экологиялық мәдениеттiң және санасының құрастыруы өзара </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>байланысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаралады. … </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аннотация. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В статье рассматривается взаимосвязь ключевых компетенций и формирования экологической культуры и сознания учащихся в контексте экологического образования. … </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D568B" w:rsidRPr="00DF03AA" w:rsidRDefault="004D568B" w:rsidP="004D568B">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ключевые слова:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  компетенция, экология, энергосберегающая экономика, обучение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D568B" w:rsidRPr="00DF03AA" w:rsidRDefault="004D568B" w:rsidP="004D568B">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Түйінді сөз:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">құзырет, экология, </w:t>
+      </w:r>
+      <w:r w:rsidR="00030C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>энергия үнемдеуші</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF03AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика, оқыту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D568B" w:rsidRPr="00DF03AA" w:rsidRDefault="004D568B" w:rsidP="004D568B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D568B" w:rsidRPr="00DF03AA" w:rsidRDefault="004D568B" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:pageBreakBefore/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="000C007B" w:rsidRDefault="000C007B" w:rsidP="000C007B">
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Приложение 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рецензия должна включать в себя следующую информацию </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Полное название статьи, должность автора статьи, Ф.И.О. автора. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пример: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РЕЦЕНЗИЯ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на статью «Формирование экологической культуры у учащихся» кандидата педагогических наук, доцента кафедры общей педагогики Карагандинского государственного университета имени Е.А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Букетова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кусаинова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Серикбая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аскарбековича</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Краткое описание проблемы, которой посвящена статья. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Степень актуальности предоставляемой статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Наиболее важные аспекты, раскрытые автором в статье. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Рекомендация к публикации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ученое звание, ученая степень, должность, место работы, Ф.И.О. рецензента (полностью без сокращений), дата, подпись, печать. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DF03AA" w:rsidRPr="006B11DE" w:rsidRDefault="00DF03AA" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F96F23" w:rsidRPr="006B11DE" w:rsidRDefault="00F96F23" w:rsidP="00F96F23">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">К сведению участников! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00003D5E" w:rsidRPr="00DF03AA" w:rsidRDefault="00F96F23" w:rsidP="00E3405B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B11DE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Оргкомитет конференции не занимается вопросами встречи и размещения участников конференции. Бронирование мест в гостиницах производится участниками конференции самостоятельно.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00003D5E" w:rsidRPr="00DF03AA" w:rsidRDefault="00003D5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003D5E" w:rsidRPr="005870A0" w:rsidRDefault="00003D5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9811,86 +6957,85 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00003D5E" w:rsidRPr="005870A0" w:rsidRDefault="00003D5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00003D5E" w:rsidRPr="005870A0" w:rsidSect="008615FE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3EFF0942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AE0F9C6"/>
     <w:lvl w:ilvl="0" w:tplc="D32E3922">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9936,51 +7081,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="7B71737B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C99CF262"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
@@ -10083,733 +7228,443 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...5 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00003D5E"/>
     <w:rsid w:val="00003D5E"/>
     <w:rsid w:val="000230AD"/>
     <w:rsid w:val="00030C5D"/>
-    <w:rsid w:val="00030E75"/>
-    <w:rsid w:val="00030FFF"/>
     <w:rsid w:val="00032FB0"/>
     <w:rsid w:val="00034D50"/>
+    <w:rsid w:val="000553FD"/>
     <w:rsid w:val="000656EE"/>
     <w:rsid w:val="00080B32"/>
-    <w:rsid w:val="000868F5"/>
     <w:rsid w:val="000A1527"/>
-    <w:rsid w:val="000A63F8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001066D5"/>
+    <w:rsid w:val="000D5720"/>
+    <w:rsid w:val="00155C14"/>
     <w:rsid w:val="00171EEA"/>
-    <w:rsid w:val="001C24E3"/>
     <w:rsid w:val="001C7422"/>
     <w:rsid w:val="001D726E"/>
     <w:rsid w:val="001E569A"/>
-    <w:rsid w:val="001F782F"/>
     <w:rsid w:val="002025FD"/>
     <w:rsid w:val="00244E5A"/>
     <w:rsid w:val="002569AD"/>
-    <w:rsid w:val="00264578"/>
     <w:rsid w:val="00265A4E"/>
     <w:rsid w:val="00277C24"/>
     <w:rsid w:val="002913CD"/>
-    <w:rsid w:val="00295F73"/>
     <w:rsid w:val="00297064"/>
     <w:rsid w:val="002A6AD5"/>
-    <w:rsid w:val="002A7DAD"/>
     <w:rsid w:val="002D3A25"/>
+    <w:rsid w:val="002E4C63"/>
+    <w:rsid w:val="002F6CDC"/>
     <w:rsid w:val="003023C0"/>
     <w:rsid w:val="003130FA"/>
-    <w:rsid w:val="0034074C"/>
     <w:rsid w:val="00350C68"/>
-    <w:rsid w:val="00360DCD"/>
     <w:rsid w:val="0036676E"/>
     <w:rsid w:val="00375D38"/>
     <w:rsid w:val="0038315E"/>
-    <w:rsid w:val="003A0A76"/>
     <w:rsid w:val="003C1F39"/>
     <w:rsid w:val="003D3A6F"/>
     <w:rsid w:val="003D3D65"/>
     <w:rsid w:val="00401D9E"/>
     <w:rsid w:val="0040288D"/>
+    <w:rsid w:val="0040318E"/>
     <w:rsid w:val="004326D3"/>
     <w:rsid w:val="004368DD"/>
     <w:rsid w:val="00444E0F"/>
     <w:rsid w:val="00445BDD"/>
     <w:rsid w:val="00465CB5"/>
-    <w:rsid w:val="00466947"/>
     <w:rsid w:val="00487984"/>
     <w:rsid w:val="004A0210"/>
-    <w:rsid w:val="004B6C7F"/>
-    <w:rsid w:val="004D1014"/>
     <w:rsid w:val="004D1C6D"/>
     <w:rsid w:val="004D568B"/>
     <w:rsid w:val="004D58FD"/>
     <w:rsid w:val="004D7C12"/>
-    <w:rsid w:val="00522249"/>
     <w:rsid w:val="0052449B"/>
-    <w:rsid w:val="00532866"/>
-    <w:rsid w:val="005531B1"/>
     <w:rsid w:val="00564D66"/>
     <w:rsid w:val="0058677A"/>
     <w:rsid w:val="005870A0"/>
     <w:rsid w:val="005938AE"/>
     <w:rsid w:val="005A6BE2"/>
     <w:rsid w:val="005B4619"/>
-    <w:rsid w:val="005B55E7"/>
     <w:rsid w:val="005B6C8E"/>
     <w:rsid w:val="005D0813"/>
     <w:rsid w:val="005D1D49"/>
-    <w:rsid w:val="00630938"/>
     <w:rsid w:val="006400B5"/>
-    <w:rsid w:val="00677DF0"/>
+    <w:rsid w:val="006843AE"/>
     <w:rsid w:val="0068737D"/>
     <w:rsid w:val="006B11DE"/>
-    <w:rsid w:val="006B3606"/>
     <w:rsid w:val="006C1DE9"/>
     <w:rsid w:val="006C3E89"/>
-    <w:rsid w:val="006C7FD0"/>
-    <w:rsid w:val="006E0BE9"/>
     <w:rsid w:val="006E5085"/>
     <w:rsid w:val="00704B2B"/>
     <w:rsid w:val="0072276F"/>
     <w:rsid w:val="00744A9F"/>
     <w:rsid w:val="00754E66"/>
-    <w:rsid w:val="00763E27"/>
+    <w:rsid w:val="00791D2A"/>
     <w:rsid w:val="007962A0"/>
-    <w:rsid w:val="007B7EBA"/>
+    <w:rsid w:val="007D3F02"/>
     <w:rsid w:val="007E7512"/>
-    <w:rsid w:val="007F7221"/>
     <w:rsid w:val="008005DB"/>
     <w:rsid w:val="0080209A"/>
     <w:rsid w:val="00810078"/>
     <w:rsid w:val="008109A0"/>
     <w:rsid w:val="0082505D"/>
-    <w:rsid w:val="00837CF5"/>
     <w:rsid w:val="008615FE"/>
     <w:rsid w:val="008621C5"/>
     <w:rsid w:val="00866C44"/>
     <w:rsid w:val="00875261"/>
     <w:rsid w:val="008806CE"/>
     <w:rsid w:val="00896521"/>
     <w:rsid w:val="008A28C7"/>
     <w:rsid w:val="008B0FD5"/>
     <w:rsid w:val="008B4C09"/>
     <w:rsid w:val="008B5D18"/>
-    <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E56D0"/>
     <w:rsid w:val="008E5AE4"/>
     <w:rsid w:val="00911F43"/>
-    <w:rsid w:val="009208A0"/>
-    <w:rsid w:val="00932E94"/>
     <w:rsid w:val="00941747"/>
     <w:rsid w:val="009417C2"/>
     <w:rsid w:val="00957459"/>
     <w:rsid w:val="00970385"/>
     <w:rsid w:val="0099281F"/>
     <w:rsid w:val="00992CC9"/>
     <w:rsid w:val="0099695D"/>
     <w:rsid w:val="009A0060"/>
     <w:rsid w:val="009B36B0"/>
     <w:rsid w:val="009B3CD8"/>
     <w:rsid w:val="009B5B4A"/>
     <w:rsid w:val="009C2578"/>
     <w:rsid w:val="009D1230"/>
-    <w:rsid w:val="009D4675"/>
     <w:rsid w:val="009D4C86"/>
     <w:rsid w:val="009E66FB"/>
     <w:rsid w:val="009E7177"/>
     <w:rsid w:val="009F6CA5"/>
-    <w:rsid w:val="00A06F67"/>
-    <w:rsid w:val="00A17980"/>
     <w:rsid w:val="00A351EF"/>
     <w:rsid w:val="00A4040B"/>
-    <w:rsid w:val="00A560B2"/>
-    <w:rsid w:val="00A56224"/>
     <w:rsid w:val="00A72D0D"/>
     <w:rsid w:val="00A72DD0"/>
     <w:rsid w:val="00A84605"/>
     <w:rsid w:val="00A96F1C"/>
     <w:rsid w:val="00AC1147"/>
-    <w:rsid w:val="00AC4CD9"/>
-    <w:rsid w:val="00B10874"/>
     <w:rsid w:val="00B1602E"/>
     <w:rsid w:val="00B170A0"/>
-    <w:rsid w:val="00B1711F"/>
-    <w:rsid w:val="00B17806"/>
     <w:rsid w:val="00B311C7"/>
     <w:rsid w:val="00B438E9"/>
     <w:rsid w:val="00B509D1"/>
-    <w:rsid w:val="00B57352"/>
-    <w:rsid w:val="00B707A9"/>
     <w:rsid w:val="00B70D12"/>
     <w:rsid w:val="00B779E0"/>
     <w:rsid w:val="00B914C8"/>
-    <w:rsid w:val="00BA226B"/>
     <w:rsid w:val="00BA6741"/>
     <w:rsid w:val="00BB02C1"/>
     <w:rsid w:val="00BB7DD5"/>
     <w:rsid w:val="00BC41EC"/>
     <w:rsid w:val="00BD0520"/>
     <w:rsid w:val="00BE5C50"/>
     <w:rsid w:val="00C214D1"/>
     <w:rsid w:val="00C4212F"/>
-    <w:rsid w:val="00C62510"/>
-    <w:rsid w:val="00C64F51"/>
     <w:rsid w:val="00C67DF8"/>
     <w:rsid w:val="00C92257"/>
     <w:rsid w:val="00C97019"/>
     <w:rsid w:val="00CB3307"/>
     <w:rsid w:val="00CB7CAE"/>
     <w:rsid w:val="00CD1AAD"/>
     <w:rsid w:val="00CD36C3"/>
-    <w:rsid w:val="00CE6FCE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D05DAB"/>
     <w:rsid w:val="00D05DD3"/>
     <w:rsid w:val="00D15E18"/>
     <w:rsid w:val="00D54369"/>
-    <w:rsid w:val="00DA74FE"/>
     <w:rsid w:val="00DB5FEA"/>
     <w:rsid w:val="00DC0890"/>
     <w:rsid w:val="00DF03AA"/>
     <w:rsid w:val="00DF31CB"/>
     <w:rsid w:val="00E048AA"/>
-    <w:rsid w:val="00E2483E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E31527"/>
     <w:rsid w:val="00E3405B"/>
     <w:rsid w:val="00E63340"/>
-    <w:rsid w:val="00E75A0D"/>
-    <w:rsid w:val="00E75ED6"/>
     <w:rsid w:val="00E838F4"/>
+    <w:rsid w:val="00EA3EFD"/>
     <w:rsid w:val="00EB74C7"/>
     <w:rsid w:val="00ED46C6"/>
     <w:rsid w:val="00EF591F"/>
     <w:rsid w:val="00EF5DC6"/>
-    <w:rsid w:val="00F124ED"/>
     <w:rsid w:val="00F15C5E"/>
     <w:rsid w:val="00F21277"/>
     <w:rsid w:val="00F35109"/>
     <w:rsid w:val="00F362DD"/>
     <w:rsid w:val="00F47607"/>
     <w:rsid w:val="00F54029"/>
     <w:rsid w:val="00F56D45"/>
     <w:rsid w:val="00F72A27"/>
-    <w:rsid w:val="00F745DC"/>
     <w:rsid w:val="00F91214"/>
-    <w:rsid w:val="00F9208E"/>
     <w:rsid w:val="00F96F23"/>
     <w:rsid w:val="00FA5783"/>
     <w:rsid w:val="00FC5B56"/>
     <w:rsid w:val="00FD72F1"/>
     <w:rsid w:val="00FF4B05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="17410"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{5F15251D-C0EC-4C57-A41E-36E5590F2917}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00911F43"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002A6AD5"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="005870A0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -10830,119 +7685,116 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F56D45"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F21277"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008806CE"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002A6AD5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00744A9F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="147598954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="161967277">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10958,51 +7810,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1684088907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mail@os-russia.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11249,66 +8101,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1444</Words>
-  <Characters>8235</Characters>
+  <Words>1504</Words>
+  <Characters>8576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9660</CharactersWithSpaces>
+  <CharactersWithSpaces>10060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RePack by SPecialiST</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>