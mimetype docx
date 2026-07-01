--- v0 (2026-05-12)
+++ v1 (2026-07-01)
@@ -1,8946 +1,14829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00CB5BF0" w:rsidRPr="004249E2" w:rsidRDefault="00CB5BF0" w:rsidP="004249E2">
-      <w:pPr>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЖОЛДАУЛАР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жолдаулар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5D5D5D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="5D5D5D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5 қазан 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="007C96"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="007C96"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекет басшысы Н.Ә.Назарбаевтың Қазақстан халқына жолдауы. 2018 жылғы 5 қазан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72C79AE5" wp14:editId="6E8E4185">
+            <wp:extent cx="6370797" cy="3193043"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="1" name="Рисунок 1" descr="http://www.akorda.kz/upload/anounces/eaca582f1ecc1a9488317e036ddba213.JPG"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="http://www.akorda.kz/upload/anounces/eaca582f1ecc1a9488317e036ddba213.JPG"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6380773" cy="3198043"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62746E98" wp14:editId="27C3B0FC">
+            <wp:extent cx="5171830" cy="3630625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="2" name="Рисунок 2" descr="http://www.akorda.kz/upload/anounces/bd4defac22ec695e5cdd831d30617e68.JPG"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2" descr="http://www.akorda.kz/upload/anounces/bd4defac22ec695e5cdd831d30617e68.JPG"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5175130" cy="3632942"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19697F61" wp14:editId="7F4858D1">
+            <wp:extent cx="5481010" cy="3111021"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:docPr id="3" name="Рисунок 3" descr="http://www.akorda.kz/upload/anounces/0f089f0d48223d1e80f43cdc6c77864a.JPG"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3" descr="http://www.akorda.kz/upload/anounces/0f089f0d48223d1e80f43cdc6c77864a.JPG"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5491918" cy="3117213"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАЗАҚСТАНДЫҚТАРДЫҢ Ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Л-АУ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАТЫНЫҢ ӨСУІ: ТАБЫС ПЕН ТҰРМЫС САПАСЫН АРТТЫРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Құрметті қазақстандықтар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз тәуелсіздік жылдары кө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс атқардық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Экономикасы қарқынды дамып келе жатқан заманауи прогрессивті мемлекет құрып, бейбітшілі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пен қоғамдық келісімді қамтамасыз еттік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сапалы ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і тарихи маңызы зор құрылымдық, конституциялық және саяси реформалар жүргіздік.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстанның халықаралық беделінің артуына және оның аймақтағы геосаяси </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өлінің күшеюіне қол жеткіздік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз өңірлік және жаһандық проблемаларды шешу ісіне зор жауапкершілікпен қарайтын жауапты ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і қалаулы халықаралық серіктес ретінде танылдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан ТМД және Орталық Азия елдері арасынан «ЭКСПО-2017» халықаралық көрмесін өткізу үшін әлемдік қоғамдастық таңдап алған бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інші мемлекет болды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз Еуразия өңі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інің қаржылық, іскерлік, инновациялық және мәдени орталығы ретінде қалыптасуын қамтамасыз етіп, жаңа елордамыз – Астананы салдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Халық саны 18 миллионнан асып, өмі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сүру ұзақтығы 72,5 жасқа жетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>із берік экономикалық негіз қалыптастырдық. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Соңғы 20 жыл ішінде елімізге 300 миллиард АҚ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доллары көлемінде тікелей шетел инвестициясы тартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Экономиканы өркендетудің негізі саналатын </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын және орта бизнес нығайып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Дүниежүзілік Банктің бизнес жүргізу жеңілдігі рейтингінде Қазақстан 190 елдің ішінде 36-шы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орын</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға көтерілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз әрдайым сыртқы сы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатерлерге дер кезінде назар аударып, оларға дайын бола білдік.       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Соған байланысты, мен елі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ізді жаңғырту жөнінде қажетті бағдарламалық бастамалар жасадым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Олардың жүзеге асырылуы табысты дамуымыздың негізгі факторына айналды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Біздің стратегиялық мақсатымыз – 2050 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға қарай әлемдегі озық дамыған 30 елдің қатарына қосылу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2014 жылы елі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іздің инфрақұрылымын жаңартатын «Нұрлы жол» кешенді бағдарламасын іске асыруды бастадық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Үш жыл бұрын «100 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қты қадам» – Ұлт жоспарын жарияладық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Содан кейін еліміздің Үшінші жаңғыруына кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>істік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оның басты міндеті – Қазақстанның жаһандық бәсекеге қабілеттілігін қамтамасыз ететін экономикалық өсімнің жаң</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а модел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ін құру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Еліміздің орнықты дамуы өмі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сүру деңгейін одан әрі арттыруға деген зор сенім ұялатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Біз </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа міндеттерді атқаруға дайынбыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Құрметті отандастар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Соңғы кездері әлемдік саяси және экономикалық трансформация үдерістері күшейе түсті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әлем қарқынды түрде өзгері</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мызғымастай кө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інген жаһандық қауіпсіздік жүйесінің тұғыры мен халықаралық сауда ережелері бұзылуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа технологиялар, роботтандыру мен автоматтандыру еңбек ресурстарына және адам капиталының сапасына қатысты талаптарды күрделендіруде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қаржы жүйелерінің мүлде </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа архитектурасы түзілуде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл орайда қор нарықтары кезекті қаржы дағдарысына алып келуі мүмкін жаңа «сабын </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өбігін» үрлеуде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інде жаһандық және жергілікті проблемалар тоғыса түсуде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мұндай жағдайда сы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатерлерге төтеп берудің және мемлекеттің табысқа жетуінің кепілі елдің басты байлығы – адамның даму мәселесі болып отыр. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкімет, әрбі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік органның, мемлекеттік компанияның басшысы жұмыс тәсілдерін өзгертуі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстандықтардың әл-ауқатының өсуі  басты басымдыққа айналуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мен лауазымды тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лғаны</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ң жеке тиімділігін және қызметке лайықтылығын дәл осы өлшемге сәйкес бағалайтын боламын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстандықтардың ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л-ау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қаты, ең алдымен, табыстарының тұрақты өсімі мен тұрмыс сапасына байланысты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>І. ХАЛЫҚ ТАБЫСЫНЫҢ ӨСУІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Адам еңбекқор болып, өз кәсібін жақсы меңгергенде және лайықты жалақы алуға немесе жеке кәсі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ашып, оны дамытуға мүмкіндік болған кезде табыс артады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекет пен адамдардың күш бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іктіруінің арқасында ғана біз Жалпыға ортақ еңбек қоғамын құра аламыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іншіден, Үкіметке 2019 жылдың 1 қаңтарынан бастап ең төменгі жалақыны 1,5 есе, яғни 28 мыңнан 42 мыңға дейін өсіруді тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл барлық сала бойынша түрлі меншік нысандарындағы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әсіпорындарда жұмыс істейтін 1 миллион 300 мың адамның еңбекақысын тікелей қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бюджеттік мекемелерде жұмыс істейтін 275 мың қызметкердің еңбекақысы көбейі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, орта есеппен 35 пайызға өседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осы мақ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>саттар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға 2019-2021 жылдарда  республикалық бюджеттен жыл сайын 96 миллиард теңге бөлу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осыған орай, енді, ең төменгі жалақы  ең төменгі күнкө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іс шегіне байланысты болмайды. Ең төменгі жалақының </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа мөлшері бүкіл экономика ауқымындағы еңбекақы өсімінің катализаторына айналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Төмен жалақы алатын қызметкерлердің еңбекақысын көтеруге қатысты бұл бастаманы і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і компаниялар қолдайды деп сенемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Екіншіден, бизнесті өркендетудің тұрақты көздерін қалыптастырып, жеке инвестицияны ынталандыру және нарық еркіндігін қолдау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дәл осы бизнес арқылы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа жұмыс орындары ашылып, қазақстандықтардың басым бөлігі табыспен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1118 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...115 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Біз 2010 жылдың өзінде «Бизнестің жол картасы – 2020» бағдарламасын іске қостық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Өңірлерге жұмыс сапарым барысында мұның тиімділігіне көз жеткіздім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бағдарламаның қолданылу мерзімін 2025 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға дейін ұзарту керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғдарламаны жүзеге асыру үшін жыл сайын қосымша кемінде 30 миллиард теңге бөлуді қарастыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл 3 жыл ішінде қосымша кемінде 22 мың </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа жұмыс орнын ашуға, 224 миллиард теңге салық түсіруге және 3 триллион теңгенің өнімін өндіруге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...135 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЕКІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Экономикада бәсекелестікті дамыту және тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үй-коммуналдық шаруашылығы мен табиғи монополиялардың қызметі үшін белгіленетін тарифтер саласында тәртіп орнату мақсатымен батыл шаралар қабылдау керек. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Коммуналдық қызмет пен табиғи монополияларды реттеу салаларында тарифтің жасалуы және тұтынушылардан жиналған қаржының жұмсалуы әлі күнге дейін ашық емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Монополистердің инвестициялық міндеттемелері</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>не ти</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>імді мониторинг пен бақылау жүргізілмей отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Үкімет 3 ай мерзім ішінде осы мәселемен айналысып, бәсекелестікті қорғау функциясын елеулі түрде күшейте отырып, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>монополия</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға қарсы ведомствоның жұмысын реформалауы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Бұл – маңызды мәселе, ол бизнес үшін кететін шығынның артуына, адамдардың нақты табысын </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>азайту</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға әкеп соқтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...200 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...440 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Бизнесті заңсыз әкімшілік қысымнан және қылмыстық қудалау қаупінен қорғауды арттыра түсу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 жылдың 1 қаңтарынан бастап салық заңнамасының бұзылуы жөніндегі қылмыстық жауапкершіліктің қолданылу шегін, айыппұлды өсіре отырып, 50 мың айлық есептік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өрсеткішке дейін арттыруды тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сондай-ақ, негізгі міндеті көлеңкелі экономикамен күрес болуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қаржы мониторингі комитетіне функцияларын бере отырып, Экономикалық тергеу қызметін қайта құру қажет.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз «қолм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қол ақшасыз экономикаға» бет бұруымыз керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мұнда жазалаушы ғана емес, сондай-ақ бизнестің қолм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қол ақшасыз есеп айырысуын қолдау сияқты ынталандырушы құралдарға да сүйенген жөн.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Салық және кеден саласындағ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ақпараттық жүйелер интеграциясының аяқталуы әкімшілендірудің ашықтығын арттырады.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Үкімет үш жыл ішінде экономикадағы көлеңкелі айналымды кем дегенде 40 пайызға қысқарту үшін нақты шаралар қабылдауға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5BF0" w:rsidRPr="004249E2" w:rsidRDefault="00CB5BF0" w:rsidP="004249E2">
-[...140 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бизнес өз жұмысын жаңадан бастау үшін 2019 жылдың 1 қаңтарынан бастап салықтың негізгі сомасы төленген жағдайда, өсім мен айыппұлды алып тастай отырып, шағын және орта бизнес үшін «салық амнистиясын» жүргізуге кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ісуді тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...195 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ТӨРТІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Экспортқа бағытталған индустрияландыру мәселесі экономикалық саясаттың негізгі элементі болуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Үкімет өңдеу секторындағы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>экспорттаушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға қолдау көрсетуге баса мән беруі қажет.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Біздің сауда саясатымызда селқостық болмауға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оған біздің тауарларымызды өңірлі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және әлемдік нарықта ілгерілететін белсенді сипат дарыту керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сонымен бірге, халық тұтынатын тауарлардың ауқымды номенклатурасын игері</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, «қарапайым заттар экономикасын» дамыту үшін кәсіпорындарымызға көмектесу қажет.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл экспорттық әлеуетімізді жүзеге асыру тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғысынан ғана емес, сондай-ақ ішкі нарықты отандық тауарлармен толтыру үшін де маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкіметке өңдеу өнеркә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сіб</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і мен шикізаттық емес экспортты қолдау мақсатымен алдағы 3 жылда қосымша 500 миллиард теңге бөлуді тапсырамын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басымдығы бар </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жобалар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға қолжетімді несие беру міндетін шешу үшін Ұлттық банкке кемінде 600 миллиард теңге көлемінде ұзақ мерзімге қаржы бөлуді тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкімет Ұлттық банкпен бірлесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, осы қаражаттың көзделген мақсатқа жұмсалуын қатаң бақылауды қамтамасыз етуі керек.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ірі ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і серпінді жобаларды жүзеге асыру үшін шетелдік инвесторлармен бірлесіп инвестиция салу қағидаты бойынша жұмыс істейтін Шикізаттық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>емес секторға бөлінетін тікелей инвестиция қорын құру мәселесін қарастыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сондай-ақ, көлік-логистика және </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа да қызмет көрсету секторларын ілгерілету жөніндегі жұмыстарды жандандыру керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бай табиғатымыз бен мәдени әлеуетімізді пайдалану үшін сырттан келетін және ішкі туризмді дамытуға ерекше көңіл бөлу қажет. Үкімет қысқа мерзімде салалық мемлекеттік бағдарлама қабылдауға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...406 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БЕСІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Агроөнеркәсі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кешенінің әлеуетін толық іске асыру керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Негізгі міндет – еңбек өнімділігін және қайта өңделген ауыл шаруашылығы өнімінің экспортын 2022 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға қарай 2,5 есе көбейту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қолдаудың барлық шараларын елімізге заманауи агротехнологияларды ауқымды түрде </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тарту</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға бағыттау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз икемді ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і ыңғайлы стандарттарды енгізу және ауыл шаруашылығы саласындағы беделді шетелдік мамандарды – «ақылды адамдарды» тарту арқылы саланы басқарудың үздік тәжірибесін пайдалануымыз керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауыл кәсіпкерлеріне шаруашылық жүргізудің </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа дағдыларын үйрету үшін жаппай оқыту жүйесін қалыптастырған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкіметке алдағы 3 жыл ішінде осы мақ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>саттар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға жыл сайын қосымша кемінде 100 миллиард теңге қарастыруды тапсырамын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>АЛТЫНШЫ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Инновациялық және сервистік секторларды </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дамыту</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға ерекше көңіл бөлген жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ең алдымен, «болашақтың экономикасының» баламалы энергетика, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа материалдар, биомедицина, үлкен деректер, заттар интернеті, жасанды интеллект, блокчейн және басқа да бағыттарын ілгерілетуді қамтамасыз ету қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Еліміздің жаһандық әлемдегі орны мен </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өлі келешекте нақ осыларға байланысты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкіметке Назарбаев Университетімен бірлесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, нақты жобаларды анықтай отырып, әрбір бағыт бойынша арнайы бағдарламалар әзірлеуді тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Университет базасында жасанды интеллект технологиясын әзірлеумен айналысатын ғылыми-зерттеу институтын құру сондай жобалардың бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...135 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЖЕТІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Нақты экономиканы өркендету үшін қаржы секторының </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өлін күшейтіп, ұзақ мерзімді макроэкономикалық тұрақтылықты қамтамасыз ету қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бағаның өсуі, қаржыландыруға қолжетімділік, банктердің орнықтылығы – міне, осы мәселелер көбіне қазі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұрттың қызығушылығын тудырып отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ұлттық банк Үкіметпен бірлесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, қаржы секторын және нақты секторларды сауықтыру, инфляцияға қарсы кешенді саясат жүргізу мәселелерін жүйелі түрде шешуді бастауы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қалыптасқан жағдайда экономиканы, әсіресе, өңдеу секторы мен шағын және орта бизнесті несиелендіруді ұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғайту өте маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сондай-ақ, зейнетақы активтері мен әлеуметтік сақтандыру жүйесінің ресурстарын басқару тиімділігін арттырып, баламалы қаржы құралдарын – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>құ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нды</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қағаз нарығы, сақтандыру және басқа да салаларды нақты дамыту керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бизнесті шетел инвестициясымен, капиталға қолжетімділікпен қамтамасыз ету ісінде «Астана» халықаралық қаржы орталығы маңызды </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өл атқаруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>із жеке сотты, қаржы реттеуішін, биржаны арнайы құрдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Барлық мемлекеттік органдар мен ұлттық компаниялар осы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ала</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңды белсенді пайдаланып, оның тез қалыптасуына және дамуына атсалысуы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аталған шаралардың тиімді жүзеге асырылуы жалақының өсуі мен </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа жұмыс орындарының ашылуы есебінен қазақстандықтардың табысын арттырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл үдерістер әрдайым Үкіметтің басты назарында болуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>II. ТҰРМЫС САПАСЫН АРТТЫРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әл-ауқатымыздың екінші бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сипаты – өмір сүру деңгейінің артуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім берудің, денсаулық сақтау саласының, тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үйдің сапасы мен қолжетімділігі, жайлы және қауіпсіз жағдайда өмір сүру мәселелері әрбір қазақстандық отбасына қатысты.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осыған орай, Үкімет әлеуметтік секторға, қауіпсіздік пен инфрақұрылымға мән бере отырып, бюджет шығыстарының басымдықтарын қайта қарауға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...148 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...158 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. 5 жыл ішінде білім, ғылым, денсаулық сақтау салаларына барлық көздерден жұмсалатын қаражатты ішкі жалпы өнімнің 10 пайызына дейін жеткізу қажет.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қаржыландыруды халыққа қызмет көрсету сапасын елеулі түрде арттыруды қамтамасыз ететін тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і реформаларды жүзеге асыру үшін бағыттау керек.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...203 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЕКІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Мектепке дейінгі бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім беру сапасын түбегейлі жақсарту керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ойлау негіздері, ақыл-ой мен шығармашылық қабілеттер, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа дағдылар сонау бала кезден қалыптасады.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ісінде 4К моделіне: креативтілікті, сыни ойлауды, коммуникативтілікті </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дамыту</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға және командада жұмыс істей білуге басты назар аударылуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл салада біліктілік талаптарын, оқыту әдісін, тәрбиешілердің және балабақшадағы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа да қызметкерлердің еңбегіне ақы төлеу жүйесін қайта қарау қажет.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім және ғылым министрлігі әкімдіктермен бірлесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, биыл тиісті «Жол картасын» әзірлеуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...377 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...241 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Орта білім беру жүйесінде негізгі тәсілдер белгіленген, қазіргі кезеңде солардың орындалуына баса назар аударған жөн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назарбаев зияткерлік мектептерінің оқыту жүйесі мен әдістемесі мемлекеттік мектептер үшін бірыңғай стандарт болуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Бұл мектеп білімін реформалаудың қорытынды кезеңі болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Білім сапасын бағалау жүйесі халықаралық стандарттарға негізделуге </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Орта мектептердің өзінде балаларды мейлінше сұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>раныс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа ие мамандықтарға бейімдеп, кәсіби диагностика жүргізу маңызды.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл оқытудың жеке бағдарын </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға және оқушы мен мұғалімнің оқу жүктемесін азайтуға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Балалар қауіпсіздігінің маңыздылығын ескері</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, бүкіл мектептер мен балабақшаларды бейнебақылау жүйесімен қамтамасыз етуді, мектеп психологтарының жұмысын күшейтуді және басқа да дәйекті шараларды жүзеге асыруды тапсырамын.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім алудың қолжетімділігін арттыру мақсатымен оқушыларға орын жетіспейтіні, мектептердің үш ауысымда оқыту және апат жағдайында болу проблемалары мейлінше сезілі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отырған  өңірлер үшін Үкіметке 2019-2021 жылдарға арналған бюджеттен қосымша 50 миллиард теңге қарастыруды тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...1255 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ТӨРТІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Келесі жылы «Педагог мәртебесі туралы» заңды әзірлеп, қабылдау қажет </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> санаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл құжат мұғалімдер мен мектепке дейінгі мекемелер қызметкерлері үшін барлық игілікті қарастырып, жүктемені азайтуға, жөнсіз тексерістер мен міндеттен  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> функциялардан арашалауға тиіс.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...368 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БЕСІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Жоғары бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім беру ісінде оқу орындарының маман дайындау сапасына қатысты талаптар күшейтіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>із гранттардың санын көбейттік, енді жауапкершіліктің кезеңі келді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жоғары оқу орнының табыстылығын бағалаудың басты критерийі – оқу бітірген студенттердің жұмыспен қамтылуы, жалақысы жоғары жұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мыс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа орналасуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жоғары оқу орындарын і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілендіру саясатын жүргізу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нарықта жоғары сапалы білім беруді қамтамасыз ететіндері ғана қалуға тиіс. Назарбаев Университетінің тәжірибесіне сүйені</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, үздік шетелдік топ-менеджерлерді жұмысқа тарту арқылы әлемнің жетекші университеттерімен әріптестік орнату маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазіргі білім инфрақұрылымының базасында Назарбаев Университетінің үлгісімен өңірлік жаңа жоғары оқу орнын құру қажет </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> санаймын.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...199 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>АЛТЫНШЫ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Медициналық қызмет сапасы халықтың әлеуметтік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өңіл-күйінің аса маңызды компоненті болып саналады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ең алдымен, әсіресе ауылдық жерлерде алғашқы медициналы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>санитарлық көмектің қолжетімді болуын қамтамасыз ету қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алғашқы медициналы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>санитарлық көмек көрсететін қызметкерлерді ынталандыру үшін 2019 жылдың 1 қаңтарынан бастап ауруларды емдеу ісін басқарудың жаңа тәсілдерін енгізген учаскелік медицина қызметкерлерінің жалақысын кезең-кезеңмен 20 пайызға көбейтуді тапсырамын.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осы мақ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>саттар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға келесі жылы 5 миллиард теңге бөлінеді.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 жылдың 1 қаңтарынан бастап барлық емханалар мен ауруханалар медициналық құжаттарды қағазсыз, цифрлық нұсқада жүргізуге көшуге </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Все пилотные проекты показали хорошие результаты.</w:t>
-[...338 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+        <w:t>Бұл 2020 жылға қарай бүкіл тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғындардың электронды денсаулық паспорттарын жасауға, кезектерді, бюрократияны жоюға, қызмет көрсету сапасын арттыруға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осыған дейін жасалған кардиологиялық және нейрохирургиялық кластерлердің </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ірибесін пайдаланып, 2019 жылы Астанада Ұлттық ғылыми онкологиялық орталықтың құрылысын бастау керек.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осылайша біз көптеген адам өмі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ін сақтап қаламыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...115 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЖЕТІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.  Өңірлі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деңгейдегі резервтерді тауып, бұқаралық спорт пен дене шынықтырудың қолжетімділігін арттыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкіметке және әкімдерге кем дегенде 100 дене шынықтыру-сауықтыру кешенін салуды тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сондай-ақ, қолданыстағы, әсіресе мектептердегі спорт ғимараттарын тиімді пайдаланып, дене шынықтырумен айналысу үшін аулаларды, парктерді, саябақтарды жабдықтау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...425 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>СЕГІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...177 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Ұлт саулығы – мемлекеттің басты басымдығы. Бұл – қазақстандықтар сапалы азы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түлікті пайдалануға тиіс деген сөз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бүгінде халықты сапасыз ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і денсаулыққа және өмірге қауіп төндіретін тауарлар мен көрсетілетін қызметтерден қорғайтын тұтас саясат жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкіметке шаралар қабылдауды және осы жұмысты ретке келтіруді тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Келесі жылдан бастап Тауарлар мен көрсетілетін қызмет сапасын және қауіпсіздігін бақылау комитеті жұмысын бастауға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оның қызметі, ең бастысы, азы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түлікке, дәрі-дәрмекке, ауыз суға, балалар тауарына, медициналық қызмет көрсетуге сараптама жүргізуді қамтитын болады.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл үшін заманауи зертханалық базаны қамтамасыз еті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, білікті мамандар штатын қалыптастыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл орайда, тұтынушылардың құқықтарын қорғайтын қоғамдық ұйымдарды институционалды тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғыдан күшейтіп, оларды белсенді пайдаланған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>із әрдайым бизнеске көмек көрсетеміз, бірақ адам, оның құқықтары мен денсаулығы маңыздырақ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекет әкімшілік кедергілерді азайту барысында көптеген тексерістен, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұқсат беру және басқа да рәсімдерден бас тартты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сондықтан, ұсынылатын тауарлардың, көрсетілетін қызметтердің сапасы мен қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іпсіздігі үшін бизнес қоғамдастығы да жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы, бизнес пайда табуды ғана емес, сондай-ақ, мемлекетпен бірлесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> азаматтарымыздың қауіпсіздігі мен жайлы тұрмысын қамтамасыз етуді де ойлауы керек.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Халыққа сапалы әлеуметтік қызмет көрсету ісі тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үй жағдайын жақсарту, еліміздегі кез келген елді мекенде жайлы әрі қауіпсіз өмір сүру сипатындағы мол мүмкіндіктермен үйлесімді түрде толыға түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>III. ӨМІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СҮРУГЕ ЖАЙЛЫ ОРТА ҚАЛЫПТАСТЫРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Для мониторинга и оценки хода реализации реформ и основных стратегических документов поручаю создать в Администрации Президента Национальный офис модернизации с приданием ему необходимых полномочий.</w:t>
-[...114 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Жайлылық дегеніміз – ең алдымен, тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үйдің қолжетімділігі, ауланың әдемілігі мен қауіпсіздігі, тіршілікке және жұмыс істеуге қолайлы елді мекеннің және сапалы инфрақұрылымның болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...337 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Сапалы әрі қолжетімді тұрғын үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бүгінде біз тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үй құрылысына зор серпін беріп отырған «Нұрлы жер» бағдарламасын табысты іске асырудамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үй ипотекасының қолжетімділігін арттыратын жаңа ауқымдағы «7-20-25» бағдарламасы қолға алынды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әкімдерге жергілікті бюджет есебінен жеңілдетілген ипотека бойынша алғашқы жарнаны ішінара субсидиялау мәселесін пысықтауды тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мұндай тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үй сертификаттарын беру біліктілігі жоғары педагогтер, медицина қызметкерлері, полицейлер және өңірге қажетті басқа да мамандар үшін ипотеканың қол жетімділігін арттырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сондай-ақ, халықтың әлеуметтік тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғыдан әлсіз топтары үшін ірі қалаларда жалдамалы тұрғын үй құрылысын ұлғайту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл шаралар 250 мыңнан астам отбасы үшін тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үй жағдайын жақсартуға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бюджет есебінен салынатын жаппай құрылыс алаңдарына арналған инженерлік инфрақұрылым жүргізуді қоса алғанда, мемлекет бес жыл ішінде 650 мың </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отбасы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға немесе 2 миллионнан астам азаматтарымызға қолдау көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЕКІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Еліміздің аумақтық дамуына </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа тәсілдер енгізуді қамтамасыз ету қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бүгінде жетекші елдердің экономикасы, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өбіне, жаһандық қалалар немесе мегаполистер арқылы танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әлемдік ішкі жалпы өнімнің 70 пайыздан астамы қалаларда түзіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Біздің өз тұрмыс салтымыз тарихи қалыптасты, моноқалалары мен шағын облыс орталықтары бар аграрлы экономика </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басымды</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ққа ие болды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сондықтан 18 миллион халқы бар ел үшін миллионнан астам тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғыны бар 3 қаланың болуы,  соның ішінде 2 қаланың тәуелсіз Қазақстан дәуірінде осы қатарға қосылуы  – үлкен жетістік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Астана мен Алматы еліміздегі ішкі жалпы өнімнің 30 пайыздан астамын қазірдің өзінде қамтамасыз еті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бірақ, қалалардың инфрақұрылымы кәсіпорындар мен тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғындардың жедел өсіп келе жатқан қажеттіліктеріне сай бола бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Соңғы жылдары біз «Нұрлы жол» </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғдарламасы бойынша республикалық маңызы бар инфрақұрылым қалыптастырдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 жылдан бастап 2400 шақырым автомобиль жолы салынды және қайта жөнделді. Бұл жұмыстар жалғасуда және 2020 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға дейін қосымша 4600 шақырым жол пайдалануға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Енді өңірлік және қалалық инфрақұрылымды жүйелі түрде дамытқан жө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осы мақ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сат</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа орай биыл қаржыландыру көлемі арты: жергілікті маңызы бар жолдарға 150 миллиард теңгеге дейін, ауылдық  жерлерді сумен қамтуға 100 миллиард теңгеге дейін қаражат бөлінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Вместе с тем в непростых современных условиях внешняя политика Республики Казахстан требует адаптации и продвижения национальных интересов на принципах прагматизма.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>Әкімдер осы қаражаттың есебінен өңірлердегі мейлінше өткі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проблемаларды шешуге күш жұмылдыруы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкімет бұл міндетті жүйелі қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға алып, қосымша инфрақұрылымдық мәселелер тізімін жасап, жобаларды бағалап, оларды қаржыландыру көздерін іздеп табуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа мектептер, балабақшалар, ауруханалар құрылысын елді мекендерді дамыту жоспарларымен ұштастыру қажет, сондай-ақ, бұл секторға жеке инвесторларды тарту үшін жағдай жасаған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сонымен қатар, «инфрақұрылым адамдарғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а» модел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інен «адамдар инфрақұрылымға» моделіне бірте-бірте көшу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл елді мекендерді і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілендіру ісін ынталандырып, бөлінетін қаражатты пайдалану тиімділігін арттыратын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әрбір өңі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен ірі қала бәсекеге қабілеттіліктің қолда бар басымдықтарын ескеріп, өзіндік орнықты экономикалық өсу және жұмыспен қамту моделіне сүйене отырып дамуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осыған орай, тірек саналатын ауылдардан бастап республикалық маңызы бар қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алалар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға дейінгі түрлі елді мекендер үшін өңірлік стандарттар жүйесін әзірлеу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл стандарт әлеуметтік игіліктер мен көрсетілетін мемлекеттік қызметтердің тізімі мен қолжетімділігінің, көлік, мәдени-спорттық, іскерлік, өнді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>істік, цифрлық инфрақұрылыммен қамтамасыз етілудің нақты көрсеткіштерін және басқа да мәселелерді қамтуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Экологиялық ахуалды жақсарту, соның ішінде зиянды заттардың таралуы, топырақтың, жердің, ауаның жағдайы, қалдықтарды жою, сондай-ақ онлайн тү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інде еркін қолжетімді экологиялық мониторинг жүргізу жүйесін дамыту жөніндегі жұмыстарды күшейту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мүмкіндігі шектеулі тұлғаларға арналған «кедергісіз орта» қалыптастыруға зор мән берілуге </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2019 жылдың 1 қыркүйегіне дейін Еліміздің басқарылатын урбанизациясының жаңа картасына айналатын Еліміздің 2030 жылға дейінгі аумақты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңістіктік дамуының болжамды схемасын әзірлеуді тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Практикалық шараларды жүзеге асыру үшін нақты іс-шараларды, жобаларды және қаржыландыру көлемін көрсете отырып, Өңірлерді дамытудың 2025 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға дейінгі прагматикалық бағдарламасын әзірлеуді тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өңірлік дамудың аталған аспектілері іске асырылу мерзімдері 2025 жылға дейін ұзартылуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Нұрлы жол» және «Нұрлы жер» мемлекеттік бағдарламаларында ескерілуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іншісі көлік инфрақұрылымын дамытуға, екіншісі – коммуналды және тұрғын үй құрылысындағы міндеттерді шешуге бағытталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бағдарламалардың «екінші тынысын» ашу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Құқық қорғау органдарының жұмысына терең және сапалы өзгерістер қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қауіпсіздік тұрмыс сапасының ажырамас бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ігі болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ішкі істер органдарының қызметкерлері қылмыспен күресте «алдыңғы шепте» жү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іеді, көбіне өз басын қатерге тігіп, азаматтарды қорғайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сонымен қатар, қоғам құқық қорғау органдарының, ең алдымен, полиция жұмысының түбегейлі жақсаруын күті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкіметке Президент Әкімшілігімен бірлесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, «Ішкі істер органдарын жаңғырту жөніндегі жол картасын» қабылдауды тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реформалар 2019 жылдың 1 қаңтарынан бастап жүзеге асырыла бастауға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іншіден, Ішкі істер министрлігінің штаттық санын оңтайландырып, полицияны өзіне тиесілі емес функциялардан арылту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үнемделген қаражатты полицейлердің жалақысын көбейтуге, олардың тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғын үй және өзге де әлеуметтік мәселелерін шешуге бағыттаған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Екіншіден, полиция қызметкерінің жаңа стандартын бекіті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, мансаптық ілгерілеу, сондай-ақ, полиция академиялары арқылы кадрларды даярлау мен іріктеу жүйесін өзгерту керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қызметкерлердің бә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і қайта аттестациялаудан өтуге тиіс. Тек үздіктері ғана қызметін жалғастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үшіншіден, халықпен жұмыс істеудің жаңа заманауи форматтарын енгізі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, полицияны бағалаудың критерийлерін түбегейлі өзгерткен жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Полицияның жұмысын сервистік модельге көшіру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Азаматтар санасында полицейлер жазалаушы емес, керісінше, қиын жағдайда көмек көрсетуші деген түсіні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к орны</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғуы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қалалық және аудандық ішкі істер органдары жанында </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Халы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ққа қызмет көрсету орталықтарының қағидаты бойынша азаматтарды қабылдау үшін қолайлы жағдай жасау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстанның бүкі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалаларын қоғамдық қауіпсіздікке мониторинг жүргізу жүйелерімен жабдықтау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қоғам тарапынан білді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілген сенім деңгейі және халықтың өзін қауіпсіз сезінуі полиция жұмысын бағалаудың негізгі өлшемдері болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ТӨРТІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Сот жүйесін одан ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і жаңғырту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Соңғы жылдары кө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс атқарылды, дегенмен, басты міндет – соттарға деген сенімнің жоғары деңгейін қамтамасыз ету шешімін таппай отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сонымен қатар, құқық үстемді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>гі – б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іздің реформаларымыздың табысты болуының негізгі факторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іншіден, сот жұмысының заманауи форматтарын және озық электронды сервистер енгізуді жалғастырған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жыл сайын 4 миллион азаматымыз  сотта қаралатын іске қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұған қаншама күш пен қаражат жұмсалады!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Уақыт пен ресурстардың орынсыз шығынын талап ететін артық сот </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әсімдері қысқаруға тиіс. Бұрын адамдардың жеке өздерінің келуі талап етілсе, қазір оны алыстан жүзеге асыруға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Екіншіден, сот жүйесінің сапалы дамуын және кадрларының жаңаруын қамтамасыз еті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, үздік заңгерлер судья болуға ұмтылатындай жағдай жасау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Үшіншіден, әсіресе бизнес пен мемлекеттік құрылымдар арасындағы сот арқылы шешілетін дау-дамайды қарау кезінде түсінікті ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і болжамды сот тәжірибесі керек, сондай-ақ судьяларға заңсыз ықпал ету мүмкіндіктерін жою қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жоғарғы сотқа Үкіметпен бірлесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, жыл соңына дейін тиісті шаралар кешенін әзірлеуді тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5BF0" w:rsidRPr="004249E2" w:rsidRDefault="00CB5BF0" w:rsidP="004249E2">
-[...43 lines deleted...]
-    <w:p w:rsidR="00CB5BF0" w:rsidRPr="004249E2" w:rsidRDefault="00CB5BF0" w:rsidP="004249E2">
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кез келген реформаларды іске асыру барысында өзінің барлық і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қимылын халықтың әл-ауқатын арттыруға арнайтын жинақы әрі тиімді мемлекеттік аппарат маңызды рөл атқаратын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="004249E2">
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>IV. АЗАМАТТАР СҰРАНЫСЫНА БЕЙІМДЕЛГЕН МЕМЛЕКЕТТІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППАРАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жаңа кезең жағдайында мемлекеттік аппарат қалай өзгеруге </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Мемлекеттік органдар қызметінің тиімділігін түбегейлі арттыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Сапа» – мемлекеттік қызметші өмі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інің жаңа стилі, ал өзін-өзі жетілдіру – оның басты қағидаты болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жаңа формацияның мемлекеттік қызметшілері мемлекет пен қоғам арасындағы алшақтық</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қысқартуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл арқылы тұрақты кері байланыс орнығып, мемлекеттік саясаттың нақты шаралары мен нәтижелері қызу талқыланып, жұртшылыққа түсінді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекеттік басқару академиясы Назарбаев Университетімен бірлесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, «Жаңа формацияның басшысы» бағдарламасын және басшылық қызметтерге тағайындау кезінде арнайы қайта даярлаудан өткізетін курстар әзірлеу қажет.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Үздік шетелдік компанияларда жұмыс тәжірибесі бар немесе әлемнің жетекші университеттерінде білім алған жеке сектордағы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әсіби мамандарды тарту маңызды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Биыл біз 4 мемлекеттік органға жалақы төлеудің жаң</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а модел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ін енгіздік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Барлық пилоттық жобалар жақсы нәтижелер көрсеті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметке қызығушылық артты, әсіресе өңірлі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деңгейде оның өзектілігі жоғары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тиімсіз шығындарды оңтайландыру және басшылық құрамын қысқарту есебінен төменгі және орта буындағы қызметкерлердің жалақысы 2 - 2,5 есе өсті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кадрлардың жұмыстан кетуі 2 есе қысқарды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Беделді жоғары оқу орындарын бітірген түлектерді қоса </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғанда, біліктілігі жоғары кадрлардың жеке сектордан келуі 3 есе артты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет істері агенттігінде орталық аппаратқа арналған конкурс бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орынға 28 адамға дейін, ал өңірлік құрылымдарда бір орынға 60 адамға дейін өсті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маңғыстау облысының әкімдігіндегі 1 бос </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орын</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға енді 16 адам, ал Әділет министрлігінде орта есеппен 13 адам үміткер болып отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Астанада мемлекет-жекеменшік ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іптестік аясында іске асырылып жатқан жобаларды қаржыландыруға қатысты жаңа тәсілдер есебінен ғана 30 миллиардтан астам теңге үнемделді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Еңбекақы төлеудің жаң</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а модел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іне көшу үшін мемлекеттік органдардың басшыларына «бюджеттік-кадрлық маневрді» жүзеге асыруға құқық бердім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Олар үнемделген қаражатты қызметшілердің жалақысын </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арттыру</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға бағыттау мүмкіндігін алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазіргі уақытта көптеген мемлекеттік органдар </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа модельге көшуді қалап отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ең бастысы – олар мұны тек жалақыны көбейту ғана емес, бә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інен бұрын, жұмыстарының тиімділігін арттыру деп түсінуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Еңбекке төленетін қаржының өсі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і бюджет шығысын, соның ішінде  бағынышты мекемелердің шығыстарын оңтайландыру және үнемдеу есебінен өтелуін бақылауда ұстауды тапсырамын.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жерде аталған жобаның беделін түсірмес үшін формализм мен теңгермешілікке жол бермеу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЕКІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Осы күрделі кезеңде бөлінетін әрбі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> теңгенің қайтарымының мол болуына қол жеткізу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексерістер нәтижелері </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ай</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қындап отырғандай, құрылыс құны кей жағдайда жобалық құжаттар әзірлеу кезеңінде-ақ арттырылып көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Соңына дейін жеткізілмейтін немесе перспективасы жоқ екені әуел бастан белгілі болған жобалар бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Егер жүктелген іске жауапкершілік танытатын болсақ, бюджеттің жүздеген миллиард теңгесін үнемдеп, тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғындардың нақты қажетіне бағыттауға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкімет тиімсіз ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і уақтылы емес шығындарды болдырмай, шығыстарды оңтайландырып, қаражатты үнемдеу үшін жүйелі шаралар қабылдауы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Сыбайлас жемқорлықпен белсенді күрес жалғасатын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іншіден, көрсетілетін мемлекеттік қызметтер аясында мемлекеттік қызметшілердің тұрғындармен тікелей қарым-қатынасын азайтуға қол жеткізген жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жер қатынастары мен құрылыс саласындағы бюрократтық </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әсімдер жұртшылықты мазалайтын мәселелердің бірі болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл салада ашықтық жоқ, халық пен </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бизнес</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ақпаратқа толық қол жеткізе алмай отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жер қоры мен жылжымайтын мүлік нысандары туралы мәліметтердің бірыңғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ай</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ақпараттық базасын жасауды тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осы мәселе бойынша тәрті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орнатып, жерді нақты инвесторларға беру керек!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл – бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ғана мысал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жұрттың және бизнес қоғамдастығының наразылығын туғызатын басқа да бағыттар бойынша тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і жұмыстар жүргізу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы, 2019 жылы көрсетілетін мемлекеттік қызметтердің 80 пайызы, ал 2020 жылы кемінде 90 пайызы электронды форматқа көші</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Сол үшін Мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өрсетілетін қызметтер туралы заңды жедел жаңарту керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Екіншіден, қарамағындағы қызметкерлер сыбайлас жемқорлыққа қатысты құқықбұзушылық жасаған жағдайда бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інші басшылардың жеке тәртіптік жауапкершілігін күшейту мәселесін пысықтау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сонымен қатар, адал жұмыс істейтін қызметкер тексерушілерден қорықпауға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үшіншіден, «Сыбайлас жемқорлықтан ада өңірлер» жобалары аясында елорданың жемқ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орлы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ққа қарсы стратегияны жүзеге асыру жөніндегі тәжірибесін тарату керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ТӨРТІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>імет пен барлық мемлекеттік органдардың жұмысында формализм мен бюрократияны азайту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Соңғы кездері Үкіметтегі, мемлекеттік органдардағы ұзақ отырыстар мен кеңестердің саны еселеп артып, сондай-ақ құ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жат</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айналымы елеулі түрде көбейді.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>імет әкімдердің және олардың орынбасарларының қатысуымен күніне 7 кеңес өткізетін кездері де болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Олар қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ай</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кезде жұмыс істейді?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мұны доғарып, бұл мәселені ретке келтіру керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өздеріне нақты міндеттемелер алуға  және солар үшін жария түрде есеп беруге </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> министрлер мен әкімдерге шешім қабылдау еркіндігін ұсыну қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Еліміздің 2025 жылға дейінгі дамуының стратегиялық жоспарының әзірленген көрсеткіштер картасы бұған негіз болуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БЕСІНШІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Қойылған </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>індеттерді тиімді жүзеге асыру үшін реформалардың жүргізілуіне бақылау механизмдерін күшейту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкімет пен мемлекеттік органдар жыл соңына дейін дамудың аталған барлық мәселелерін қамти отырып, нақты индикаторлар мен «жол карталарын» әзірлеуге тиіс, сондай-ақ реформаларды іске қосу үшін қажетті заң жобаларының бә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ін Парламентке уақтылы енгізуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Өз кезегінде, Парламент оларды сапалы ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і жедел қарастырып, қабылдауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Реформалар мен негізгі стратегиялық құжаттардың жүзеге асырылу барысына мониторинг жүргізі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, бағалау үшін қажетті өкілеттіктер бере отырып, Президент Әкімшілігінде Ұлттық жаңғыру офисін құруды тапсырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл офис статистикалық көрсеткіштерге мониторинг жүргізуден бөлек, Экономикалық ынтымақтастық және даму ұйымының тәжірибесіне сәйкес, тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғындар үшін өзекті мәселелер жөнінде халық пен бизнес өкілдері арасында тұрақты түрде сауалнама жүргізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Офис әрбі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бағыт бойынша қалыптасқан  жағдай жөнінде маған үнемі баяндап отырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Үкіметтің әрбі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мүшесі, мемлекеттік органдар мен компаниялардың басшылары алға қойылған міндеттердің орындалуына дербес жауап беретін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>V. ТИІМДІ СЫРТҚ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> САЯСАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстанның табысты жаңғыруын қамтамасыз ету үшін бастамашыл белсенді сыртқы саясатты одан ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і жүзеге асыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біздің бейбітсүйгіш бағытымыз бен осы саладағы нақты айқындалған қағидаттарымыз өзі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзі толық ақтап отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстанның Ресей Федерациясымен қары</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатынасы мемлекетаралық байланыстардың эталоны болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Толыққанды интеграциялық бірлестік ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і әлемдік экономикалық қатынастардың белсенді мүшесі ретінде қалыптасқан Еуразиялық экономикалық одақ табысты жұмыс істеуде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Орталық Азия өңі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інде өзара ықпалдастықтың жаңа парағы ашылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қытай Халық Республикасымен жан-жақты стратегиялық серіктестігіміз дәйекті түрде дамып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белдеу – бір жол» бағдарламасы Қытаймен қарым-қатынасымызға тың серпін берді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Менің қаңтар айындағы Вашингтонға ресми сапарым және Президент Дональд Трамппен жүргізген келіссөздерім барысында Қазақстан мен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚШ-тың XXI ғасырдағы кеңейтілген стратегиялық серіктестігі жөніндегі уағдаластыққа қол жеткізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз сауда және инвестиция саласындағы і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і серіктесіміз – Еуропа Одағымен қарқынды ынтымақтастығымызды жалғастыра береміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ТМД елдерімен, Түркиямен, Иранмен, Араб Шығысы және Азия елдерімен өзара тиімді екі </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жақты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатынастар дамып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ақтау қаласындағы саммитте қабылданған Каспий теңізінің құқықтық мәртебесі туралы конвенция Каспий маңы елдерімен ынтымақтастықтың </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа мүмкіндіктеріне жол ашады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іккен Ұлттар Ұйымының Қауіпсіздік Кеңесіндегі миссиясын абыроймен аяқтап келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сирия жөніндегі Астана процесі бейбіт жолмен реттеу және осы елдің дағдарыстан шығуы жөнінде тиімді жұмыс жүргізі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жатқан бірден-бір келіссөздер форматына айналды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сонымен қатар, қазіргі күрделі жағдайда Қазақстан Республикасының сыртқы саясаты бейімделуді және ұлттық мүддені </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>прагматизм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қағидаттарына сәйкес ілгерілетуді талап етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Барлық кезеңде </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>де</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> табысқа деген нық сенім мен халықтың бірлігі ғана ел тағдырын шешкен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бірлескен күш-жігеріміздің арқасында ғана бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>з ұлы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> асуларды бағындыра аламыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="004249E2">
+      <w:r w:rsidRPr="004911C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...294 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>VІ. ӘРБІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАНДЫҚТЫҢ ЕЛІМІЗДЕГІ ӨЗГЕРІСТЕР ҮДЕРІСТЕРІНЕ АТСАЛЫСУЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әрбір қазақстандық жүргізіліп жатқан реформалардың мәні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және олардың Отанымызды өркендету жолындағы маңызын жете түсінуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Реформаларды табысты жүзеге асыру үшін қоғамымыздың ортақ мақ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сат</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа жұмылуы аса маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Рухани жаңғыру» бағдарламасы жаппай қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>олдау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға ие болып, қоғамдағы жаңғыру үдерістеріне зор серпін берді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл бастаманы ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і қарай жалғастырып қана қоймай, оның аясын жаңа мазмұнмен және бағыттармен толықтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жастар мен отбасы институтын кешенді қолдау мемлекеттік саясаттың басымдығына айналуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жастардың барлық санатын қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>олдау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға арналған шараларды толық қамтитын әлеуметтік сатының ауқымды платформасын қалыптастыру керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Келесі жылды Жастар жылы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жариялауды ұсынамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз ауылдық жерлердің әлеуметтік ортасын жаңғыртуға кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ісуіміз қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұған арнайы «Ауыл – Ел бесі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>г</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004249E2">
-[...570 lines deleted...]
-    <w:sectPr w:rsidR="00CF0ABB" w:rsidRPr="004249E2">
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і» жобасының іске қосылуы септігін тигізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл жоба арқылы өңірлердегі еңбекке қатысты идеологияны ілгерілетуді қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға алу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бойскаут қозғалысы сияқты «Сарбаз» балалар-жасөспі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>імдер бірлестігін құрып, мектептерде әскери-патриоттық тәрбиенің рөлін күшейткен жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өз жеріңді танып біл» </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа бастамасы аясында еліміздің өңірлері бойынша жаппай мектеп туризмін қайта жаңғырту керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бүгінде халықтың әлеуметтік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өңіл-күйін айқындайтын негізгі салаларда теңдессіз шаралар ұсынылып отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бастамалардың қаржылық көлемі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">1,5 триллион теңгеден асады, ал жиынтық әсері одан да </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өбірек. Бұл халықтың өмі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сүру деңгейін арттыруға зор серпін береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл – ең сенімді ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і тиімді инвестиция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қымбатты қазақстандықтар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Халқымыздың бақуатты өмі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сүруі және еліміздің озық дамыған 30 елдің қатарына қосылуы – Тәуелсіз мемлекетіміздің мәңгілік мұраты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біз қашан да заман сынына тегеурінді і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қимылмен төтеп беріп келеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ең алдымен, ел ынтымағының арқасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Ынтымақты елдің ырысы мол» дейді халқымыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інгі кезеңнің де талабы оңай емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бірлігіміз мызғымаса, ынтымағымыз ыдырамаса, біз үшін алынбайтын асу, бағынбайтын </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белес</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мен әрбі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жолдауымда халықтың әлеуметтік жағдайы мен тұрмыс сапасын жақсартуға ерекше мән беріп келемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазіргі «7-20-25», «Нұрлы жол», «Нұрлы жер» және </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа да мемлекеттік бағдарламалардың басты мақсаты – халқымыздың тұрмыс сапасын жақсарту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстанның </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғындыратын биіктері әлі алда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осы жолда халық сенімі рухымызды жігерленді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іп, бойымызға күш-қайрат дарытады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E13266" w:rsidRPr="004911C9" w:rsidRDefault="00E13266" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сол сені</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мд</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004911C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і ақтаудан артық мұрат жоқ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B6EEC" w:rsidRPr="004911C9" w:rsidRDefault="004B6EEC" w:rsidP="004911C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004B6EEC" w:rsidRPr="004911C9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:hideSpellingErrors/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AC4AFB"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E32D69"/>
+    <w:rsidRoot w:val="00E13266"/>
+    <w:rsid w:val="004911C9"/>
+    <w:rsid w:val="004B6EEC"/>
+    <w:rsid w:val="00960DE9"/>
+    <w:rsid w:val="00BB1A6E"/>
+    <w:rsid w:val="00E13266"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -9084,152 +14967,105 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...21 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Normal (Web)"/>
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB5BF0"/>
+    <w:rsid w:val="00E13266"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB5BF0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E13266"/>
     <w:rPr>
-      <w:b/>
-[...26 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -9351,231 +15187,505 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...21 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Normal (Web)"/>
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB5BF0"/>
+    <w:rsid w:val="00E13266"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB5BF0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E13266"/>
     <w:rPr>
-      <w:b/>
-[...26 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="961427206">
+    <w:div w:id="1823736811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="2081172960">
-[...1 lines deleted...]
-          <w:marRight w:val="0"/>
+        <w:div w:id="772166317">
+          <w:marLeft w:val="-75"/>
+          <w:marRight w:val="-75"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="259727153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1388066447">
+              <w:marLeft w:val="-60"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1722097658">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="991375629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
         </w:div>
-        <w:div w:id="307324037">
-[...13 lines deleted...]
-          <w:marRight w:val="0"/>
+        <w:div w:id="2126539933">
+          <w:marLeft w:val="-75"/>
+          <w:marRight w:val="-75"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-        </w:div>
-[...10 lines deleted...]
-          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1117992336">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1318339091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1682271008">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="75"/>
+                  <w:marBottom w:val="150"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="8" w:color="E7E7E7"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="468327141">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="150"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1487091603">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="34932238">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1442921494">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="448621037">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1210918072">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="791676425">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="122234910">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1241870360">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1288244870">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="100"/>
+                                  <w:marBottom w:val="100"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="2145853278">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="100"/>
+                                      <w:marBottom w:val="100"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1006636890">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="996344631">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="100"/>
+                                      <w:marBottom w:val="100"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1510945166">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="469172464">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="100"/>
+                                      <w:marBottom w:val="100"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1870097486">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="206459051">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="100"/>
+                                      <w:marBottom w:val="100"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="278953543">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1402604023">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9823,66 +15933,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>29839</Characters>
+  <Pages>17</Pages>
+  <Words>5446</Words>
+  <Characters>31048</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>248</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>258</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Home</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35003</CharactersWithSpaces>
+  <CharactersWithSpaces>36422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Аким</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>