--- v0 (2025-12-06)
+++ v1 (2026-04-17)
@@ -1,1221 +1,5461 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00CC200E" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="00B22545" w:rsidRPr="00CC200E" w:rsidRDefault="00B53D56" w:rsidP="00B22545">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC200E">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ОБЪЯВЛЕНИЕ!!!</w:t>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00CC200E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>!!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B22545" w:rsidRDefault="00B22545" w:rsidP="00B22545">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="00B22545" w:rsidRPr="00895AC4" w:rsidRDefault="00B53D56" w:rsidP="00B22545">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">с 07 октября по 17 октября 2022 года. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Нұркен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Әбдіров</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>атындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мектебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» КММ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тұрақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>негізде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ставкадағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тәлімгердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лауазымына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орналасу</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>байқау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жариялайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тілдерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>меңгерген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Еңбек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жалақысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">135028 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>теңгені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құрайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Байқ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжаттар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2022 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 07 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қазаннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қазанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылданады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00407179" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="0038523B" w:rsidRPr="00895AC4" w:rsidRDefault="004700E1" w:rsidP="00B22545">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>С 18 по 24 октября рассмотрение документов кандидатов на занятие вакантной должности.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лауазым</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орналасуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үміткерлердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжаттарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қарастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қазаннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қазанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жүргізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038523B" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="00B22545" w:rsidRPr="00895AC4" w:rsidRDefault="0038523B" w:rsidP="00B22545">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Мекен-жайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ермеков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көшесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9/1, тел:47-59-37, </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00345308">
+        <w:r w:rsidR="00B22545" w:rsidRPr="00895AC4">
           <w:rPr>
             <w:rStyle w:val="a3"/>
-            <w:sz w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>sch58@kargoo.kz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00B22545" w:rsidRDefault="00B22545" w:rsidP="00B22545">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00407179" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="00B22545" w:rsidRDefault="00EA7AED" w:rsidP="00895AC4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00407179">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Тәлімгердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00407179">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лауазымдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>міндеттері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00895AC4" w:rsidRDefault="0001545D" w:rsidP="00895AC4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="322" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-7"/>
-[...43 lines deleted...]
-        <w:t>;</w:t>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бірлестіктерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дамуына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ықпал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>етеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасөспі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>імдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бірлестіктерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қызметін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жоспарлауда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көмектеседі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00EA7AED" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="322" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Строит работу с учётом инициативы, возрастных интересов и потребности детей и подростков;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қызметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мазмұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нысандарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жаң</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>арту</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ықпал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>етеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="322" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-7"/>
-[...11 lines deleted...]
-        <w:t>Организует коллективно-творческую деятельность;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасөспі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>імдердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бастамаларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мүдделерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қажеттіліктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="322" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Обеспечивает условия широкого информирования детей и подростков о действующих организациях, объединениях;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жымдық-шығармашылық</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұйымдастырады</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="322" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-7"/>
-[...11 lines deleted...]
-        <w:t>Создаёт благоприятные условия, позволяющие детям и подросткам проявлять гражданскую и нравственную позицию, реализовать свои интересы и потребности, интересно и с пользой для их развития проводить свободное время;</w:t>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>олданыстағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бірлестіктер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасөспі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>імдерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпараттандыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жағдайлармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>етеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA7AED" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="322" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасөспі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>імдерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азаматтық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рухани</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұстанымын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>танытуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>өзінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00DD5B98" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="322" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мүдделері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қажеттіліктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>асыруға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>уақыттарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пайдалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>өткізуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мүмкіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қолайлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жағдайлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жасайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="322" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Проводит культурно-массовую, патриотическую работу в школе, оказывает классным руководителям содействие в организации воспитательной работы, познавательного досуга детей;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілім беру ұйымдарында мәдени-бұқаралық патриоттық жұмыстарды жүргізеді.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
+        <w:ind w:right="466" w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сені</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тапсырылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тәрбиеленушілердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00DD5B98" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
         <w:ind w:right="466"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FD5413">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>денсаулығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>іпсіздігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қамқорлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>танытады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Заботится о здоровье и безопасности доверенных ему обучающихся, организует отдых детей в период каникул, изучает и использует передовой опыт работы с детьми и подростками; </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
+        <w:ind w:right="466" w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бірлестіктерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бастауыш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұжымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>басшыларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5B98" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001545D" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5B98" w:rsidRPr="00961FD8" w:rsidRDefault="00DD5B98" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
         <w:ind w:right="466"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FD5413">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>Проводит работу по подбору и подготовке руководителей (организаторов) первичных  коллективов детских организаций, объединений;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдастырушыларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>іктеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>даярлау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жүргізеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
-        <w:ind w:right="466"/>
+        <w:ind w:right="466" w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-6"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t>нормы и правила охраны труда, техники безопасности и противопожарной защиты;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ңбекті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қорғау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, техника </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қауіпсізді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>гі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>әне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>өрттен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қорғау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нормалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ережелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сақтайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00FD5413" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00F21A09" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Проходит периодические бесплатные медицинские обследования;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мерзімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тексеруден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>өтеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00FD5413" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="28"/>
-[...25 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аникул</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>демалысын</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұйымдастырады</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00FD5413" w:rsidP="00FD5413">
+    <w:p w:rsidR="0001545D" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
       <w:pPr>
         <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:right="304" w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алалармен</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жасөспірімдермен</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>озық</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тәжірибелерін зерделейді және</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001545D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00961FD8" w:rsidRDefault="00F21A09" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:left="720" w:right="304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:left="720" w:right="304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ө</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>зін-өзі басқару органдарымен және білім беру ұйымдарының педагог ұжымдарымен,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001545D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001545D" w:rsidRDefault="00F21A09" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:right="304" w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қоғамдық ұйымдармен, оқушылар ата-аналарымен немесе оларды </w:t>
+      </w:r>
+      <w:r w:rsidR="0001545D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алмастырушылар-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00F21A09" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:right="304" w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тығыз байланыста жұмыс жасайды. К</w:t>
+      </w:r>
+      <w:r w:rsidR="00895AC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">омпьютерлік сауатты, ақпараттық- </w:t>
+      </w:r>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>коммуни</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кациялық</w:t>
+      </w:r>
+      <w:r w:rsidR="00895AC4" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біліктілікке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
-[...28 lines deleted...]
-        <w:t>свою квалификацию;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ө</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A09" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>з жұмысын жоспарлайды, белгіленген тәртіппен құжаттаманы жүргізеді</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00F21A09" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-7"/>
-[...11 lines deleted...]
-        <w:t>Работает в тесном контакте с органами самоуправления и педагогическим коллективом в школе, общественными организациями, родителями обучающихся или лицами, их заменяющими. Владеет компьютерной грамотностью, информационно-коммуникационной компетентностью;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мектепте, тұрмыста, қоғамдық орындарда педагогтің қоғамдық жағдайына сәйкес мінезқұлықтың этикалық нормаларын сақтайды;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00FD5413" w:rsidP="00FD5413">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00895AC4" w:rsidRPr="00961FD8" w:rsidRDefault="00F21A09" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-7"/>
-[...20 lines deleted...]
-        <w:t>анирует свою работу, ведет в установленном порядке документацию;</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>каникул уақытында оқушылармен ұйымдастырушылық жұмысқа тартылады;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="009F1CD6" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="00895AC4" w:rsidRPr="00895AC4" w:rsidRDefault="00895AC4" w:rsidP="00895AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="009F1CD6" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="00B22545" w:rsidRPr="0001545D" w:rsidRDefault="00F21A09" w:rsidP="00895AC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>3.16. в каникулярное время привлекается к организационной работе с уч-ся;</w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001545D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Біліктілікке қойылатын  талаптар</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="0001545D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00407179" w:rsidRDefault="00B22545" w:rsidP="00B22545">
-      <w:pPr>
+    <w:p w:rsidR="00895AC4" w:rsidRPr="0001545D" w:rsidRDefault="00895AC4" w:rsidP="00895AC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00D831D2" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-      <w:pPr>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="00F21A09" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="z1801"/>
-      <w:r w:rsidRPr="00D831D2">
-[...13 lines deleted...]
-        <w:t>ления требований к стажу работы.</w:t>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мамандық бойынша жоғары білім немесе тиісті бейін б</w:t>
+      </w:r>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ойынша техникалық және кәсіптік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім, жұмыс өтіліне талаптар қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00D831D2" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="00B22545" w:rsidRPr="0001545D" w:rsidRDefault="00B22545" w:rsidP="00895AC4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="z1802"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0001545D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="z1803"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00B22545" w:rsidRDefault="00B22545" w:rsidP="00B22545">
+    <w:p w:rsidR="00B22545" w:rsidRPr="0001545D" w:rsidRDefault="00B22545" w:rsidP="00895AC4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00407179" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
+    <w:p w:rsidR="00895AC4" w:rsidRPr="00961FD8" w:rsidRDefault="006C77D6" w:rsidP="00895AC4">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z172"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t>Лицо, изъявившее желание принять участие в конкурсе, в сроки приема документов, указанных в объявлении, направляет следующие документы в электронном или бумажном виде:</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Байқауға  қатысуға ниет білдірген адам хабарландыруда көрсетілген құжаттарды қабылдау мерзімінде мынадай құжаттарды электрондық немесе қағаз түрінде жібереді:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="006C77D6" w:rsidRPr="00961FD8" w:rsidRDefault="00B22545" w:rsidP="00895AC4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00961FD8" w:rsidRDefault="006C77D6" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t>заявление об участии в конкурсе с указанием перечня прилагаемых документов по форме согласно приложению 10 к настоящим Правилам;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы </w:t>
+      </w:r>
+      <w:r w:rsidR="005F109B" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ағидаларға 10 қосымшаға сәйкес нысан бойынша қоса берілетін құжаттардың </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="006C77D6" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тізбесін көрсете отырып байқауға қатысу туралы өтініш</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22545" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F109B" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t>документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z174"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t>заполненный личный листок по учету кадров (с указанием адреса фактического места жительства и контактных телефонов – при наличии);</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z175"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кадрларды есепке алу бойынша толтырылған жеке парақ (нақты тұрғылықты </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="005F109B" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мекенжайын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>телефондарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсете</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="005F109B" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t>копии документов об образовании в соответствии с предъявляемыми к должности квалификационными требованиями, утвержденными Типовыми квалификационными характеристиками педагогов;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z176"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогтердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>үлгілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сипаттамаларымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лауазым</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біліктілік талаптарына сәйкес білім туралы құжаттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t>копию документа, подтверждающую трудовую деятельность (при наличии);</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еңбек қызметін растайтын құжаттың көшірмесі (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="0001545D" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z178"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген нысан бойынша денсаулық жағдайы туралы анықтама (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00895AC4" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t>справку с психоневрологической организации;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z179"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>психоневрологиялық ұйымнан анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00B22545" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t>справку с наркологической организации;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>наркологиялық ұйымнан анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD5413" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w:rsidR="005F109B" w:rsidRPr="00961FD8" w:rsidRDefault="00895AC4" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұ</w:t>
+      </w:r>
+      <w:r w:rsidR="005F109B" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лттық біліктілік тестілеу сертификаты (бұдан әрі - ҰБТ) немесе педагог-модератордың</w:t>
+      </w:r>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F109B" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>педагог-сарапшының, педагог-зерттеушінің, педагог-шебердің біліктілік санатының</w:t>
+      </w:r>
+      <w:r w:rsidR="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F109B" w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>болуы туралы куәлік (бар болса);</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B22545" w:rsidRPr="00FD5413" w:rsidRDefault="00B22545" w:rsidP="00FD5413">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00E105E6" w:rsidRPr="00961FD8" w:rsidRDefault="005F109B" w:rsidP="00961FD8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>педагогтің бос немесе уақытша бос лауазымына үміткердің  толтырылған бағалау парағы</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00E105E6" w:rsidRPr="00B22545" w:rsidRDefault="00E105E6">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00E105E6" w:rsidRPr="00B22545">
+    <w:sectPr w:rsidR="00E105E6" w:rsidRPr="00961FD8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1247,53 +5487,139 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="32866B17"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C5296FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="418"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="429F1FEA"/>
+    <w:nsid w:val="3D6C1B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E2A902E"/>
+    <w:tmpl w:val="99AE0F30"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="412F77AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB9A0A34"/>
     <w:lvl w:ilvl="0" w:tplc="499A2FBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
@@ -1359,261 +5685,208 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D204D45"/>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="4B5A7643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2AAED51E"/>
-    <w:lvl w:ilvl="0" w:tplc="891C6550">
+    <w:tmpl w:val="681C9350"/>
+    <w:lvl w:ilvl="0" w:tplc="499A2FBC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="855" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:sz w:val="28"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EC30A5F4">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1575" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3015" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3735" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5175" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5895" w:hanging="360"/>
-[...95 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A44D2"/>
-    <w:rsid w:val="00776B05"/>
+    <w:rsid w:val="0001545D"/>
+    <w:rsid w:val="0038523B"/>
+    <w:rsid w:val="004700E1"/>
+    <w:rsid w:val="005F109B"/>
+    <w:rsid w:val="006C77D6"/>
     <w:rsid w:val="007A44D2"/>
+    <w:rsid w:val="00895AC4"/>
+    <w:rsid w:val="00935A8C"/>
+    <w:rsid w:val="00961FD8"/>
+    <w:rsid w:val="00A67AF6"/>
     <w:rsid w:val="00B22545"/>
+    <w:rsid w:val="00B53D56"/>
+    <w:rsid w:val="00DD5B98"/>
     <w:rsid w:val="00E105E6"/>
-    <w:rsid w:val="00FD5413"/>
+    <w:rsid w:val="00EA7AED"/>
+    <w:rsid w:val="00F21A09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -1801,55 +6074,77 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B22545"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F21A09"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F21A09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD5413"/>
+    <w:rsid w:val="00961FD8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -2018,55 +6313,77 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B22545"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F21A09"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F21A09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD5413"/>
+    <w:rsid w:val="00961FD8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sch58@kargoo.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2331,70 +6648,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3598</Characters>
+  <Pages>2</Pages>
+  <Words>605</Words>
+  <Characters>3450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4221</CharactersWithSpaces>
+  <CharactersWithSpaces>4047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Deloproizvodstva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>